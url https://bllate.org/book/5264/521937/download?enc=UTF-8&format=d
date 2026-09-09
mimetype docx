--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -222,51 +222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Что касается того, какой уровень ущерба может быть нанесен, то это действительно было трудно определить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ши Цин спряталась за спиной Цинь Мо. Цинь Мо все еще находился в состоянии чрезвычайно низкого давления, выражение его лица было холодным, как лед. Воздух, окружавший их, был даже холоднее, чем в темной пещере, в которой они находились.</w:t>
+        <w:t>Ши Цин спряталась за спиной Цинь Мо, стоявшего с невозмутимым видом, выражение его лица было холодным, как лед. Воздух, окружавший их, был даже холоднее, чем в темной пещере, в которой они находились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ши Цин на самом деле был несколько озадачен. Это был всего лишь вопрос удачи, просто тривиальный вопрос, так почему же он так разозлился?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>