--- v0 (2026-05-12)
+++ v1 (2026-09-28)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Был полдень, и солнечный свет снаружи ярким светом заливал округу. Цинь Мо вышел из комнаты, и, бросив быстрый взгляд на округу, увидел юношу, усердно работающего на Духовном Поле. Цинь Мо не мог не смотреть не удивиться. Неужели прошло так много времени? Даже этот ребенок, который когда-то доставал ему только до груди, теперь был почти такого же роста, как он?!</w:t>
+        <w:t>Был полдень, и солнечный свет снаружи ярким светом заливал округу. Цинь Мо вышел из комнаты, и, бросив быстрый взгляд на округу, увидел юношу, усердно работающего на Духовном Поле. Цинь Мо не мог  не удивиться. Неужели прошло так много времени? Даже этот ребенок, который когда-то доставал ему только до груди, теперь был почти такого же роста, как он?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1022,51 +1022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того, как Цинь Мо вышел из уединения, он провел некоторое время просто в своем дунфу. В течение этого периода он вместе с Линь Цзычжэном занимался травами, и хотя Поле не было таким пышным, как на пике Юндань, оно все равно было очень хнеплохим.</w:t>
+        <w:t>После того, как Цинь Мо вышел из уединения, он провел некоторое время просто в своем дунфу. В течение этого периода он вместе с Линь Цзычжэном занимался травами, и хотя Поле не было таким пышным, как на пике Юндань, оно все равно было очень неплохим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>