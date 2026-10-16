--- v0 (2026-08-29)
+++ v1 (2026-10-16)
@@ -46,83 +46,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Королевские рыцари начали отступать. Раздавались команды. Лошади поворачивали. Некогда грозное построение медленно распадалось, пока солдаты маршировали обратно в столицу.</w:t>
-[...31 lines deleted...]
-        <w:t>И всё же толпа отказывалась расходиться. Более того, перед домом Валериус собралось ещё больше народа. Арест, который они пришли посмотреть, превратился во что-то совершенно иное. В чудо. В скандал. В историю, которая разнесётся по всей Империи до заката.</w:t>
+        <w:t>Королевские Рыцари начали отступать. Звучали приказы. Лошади разворачивались. Некогда грозное построение медленно распадалось, пока солдаты маршировали обратно к столице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако толпа отказывалась расходиться. Более того, перед домом Валериус собралось ещё больше народа. Арест, на который они пришли посмотреть, превратился в нечто совершенно иное. Чудо. Скандал. История, которая разнесётся по Империи до заката.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Совершенно точно не говорил.</w:t>
+        <w:t>— Совершенно не говорил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Давайте не будем зацикливаться на деталях.</w:t>
+        <w:t>— Не будем зацикливаться на деталях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,147 +398,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если бы Владыка меча не вмешался...</w:t>
-[...95 lines deleted...]
-        <w:t>— Я посещала все королевские банкеты три года подряд. Встречала принцев из соседних королевств. И ни один из них не сравнится с лордом Каем.</w:t>
+        <w:t>— Если бы Владыка Меча не вмешался...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина не договорил. В этом не было нужды. Все понимали. Кай Валериус был бы мёртв. Невиновный человек. По толпе пробежал холодок, когда эта истина дошла до сознания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неподалёку несколько знатных дам стояли под разноцветными зонтиками. Одна мечтательно вздохнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я посещаю все королевские банкеты уже три года. Встречала принцев из соседних королевств. И никто из них не сравнится с лордом Каем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,83 +590,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет, — мягко поправила другая.</w:t>
-[...31 lines deleted...]
-        <w:t>— Всё в нём было прекрасно.</w:t>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другая мягко поправила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В нём было прекрасно всё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В ответ — тишина. Наконец пожилой дворянин тихо произнёс:</w:t>
+        <w:t>В ответ — тишина. Наконец пожилая аристократка тихо произнесла:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На другой стороне площади торговцы уже раздували историю.</w:t>
+        <w:t>На другой стороне площади торговцы уже приукрашивали историю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,179 +910,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я слышал, небесное существо благословило дом Валериус.</w:t>
-[...127 lines deleted...]
-        <w:t>Эдмунд осторожно подошёл.</w:t>
+        <w:t>— Я слышал, небесное создание благословило дом Валериус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, нет. Мой кузен работает рядом со столицей. Он сказал мне, что лорд Кай всегда так выглядел. Герцог просто распускал лживые слухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько минут слухи превратились в множество разных версий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай наблюдал за всем со ступеней особняка. Он слышал почти каждый разговор. Не потому, что говорили громко, а потому, что его чувства обострились после изменений системы. Он молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдмунд осторожно приблизился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,83 +1134,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это странно.</w:t>
-[...31 lines deleted...]
-        <w:t>Эдмунд наклонил голову.</w:t>
+        <w:t>— Это странное чувство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдмунд склонил голову набок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,83 +1262,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вчера большинство этих людей даже не взглянули бы на меня. Сегодня они меня славят.</w:t>
-[...31 lines deleted...]
-        <w:t>Он тихо хмыкнул.</w:t>
+        <w:t>— Вчера большинство из этих людей и взгляда бы на меня не бросили. Сегодня они меня восхваляют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тихо усмехнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,115 +1390,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Просты. Но не все. Красота открыла им глаза. Но твоё поведение заслужило их уважение.</w:t>
-[...63 lines deleted...]
-        <w:t>Всё же Кай покачал головой.</w:t>
+        <w:t>— Это так. Но не все. Красота открыла им глаза. Но твоё поведение заслужило их уважение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай вспомнил произошедшее. Он не кричал. Никого не оскорблял. Не мстил, даже после публичного унижения. Он просто сохранял спокойствие. Возможно, Эдмунд прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем не менее Кай покачал головой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,147 +1518,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он слегка коснулся щеки.</w:t>
-[...95 lines deleted...]
-        <w:t>— Этот старый слуга остался бы.</w:t>
+        <w:t>Он легонько коснулся своей щеки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если однажды эта красота исчезнет, интересно, сколько из них останутся рядом со мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдмунд добро улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот старый слуга останется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,83 +1710,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Двор постепенно опустел. Торговцы вернулись к своим лавкам. Простолюдины направились в город, стремясь поделиться новостью. Вскоре остались только Королевские рыцари.</w:t>
-[...31 lines deleted...]
-        <w:t>Капитан Роланд приблизился к Каэлуму с опущенной головой.</w:t>
+        <w:t>Двор постепенно опустел. Торговцы вернулись к своим лавкам. Простолюдины направились к городу, горя желанием поделиться новостями. Вскоре остались только Королевские Рыцари.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капитан Роланд приблизился к Кэлуму, опустив голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Каэлум даже не взглянул на него.</w:t>
+        <w:t>Кэлум даже не взглянул на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы едва не казнили невиновного дворянина.</w:t>
+        <w:t>— Вы чуть не казнили невиновного дворянина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы позволили эмоциям затуманить рассудок.</w:t>
+        <w:t>— Вы позволили эмоциям затуманить ваше суждение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,147 +2030,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет оправданий.</w:t>
-[...95 lines deleted...]
-        <w:t>— Явитесь для дисциплинарного разбирательства.</w:t>
+        <w:t>— Мне нет оправдания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его и нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Кэлума оставался спокойным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Явитесь на дисциплинарную проверку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,115 +2190,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Принимаю.</w:t>
-[...63 lines deleted...]
-        <w:t>Кай заметил это сразу. В оригинальной игре такой встречи никогда не было. История менялась.</w:t>
+        <w:t>— Я принимаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вскочил на коня и повёл оставшихся рыцарей прочь. Через несколько минут большое поместье снова затихло. Но один человек не ушёл. Кэлум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай заметил это сразу. Этой встречи никогда не было в оригинальной игре. История менялась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прежде чем он успел обдумать это, Каэлум направился к нему. Каждый шаг был размеренным, словно он отмерял их. Слуги напряглись. Несколько человек встали перед Каем.</w:t>
+        <w:t>Прежде чем он успел обдумать это, Кэлум направился к нему. Каждый шаг был твёрдым, словно он их отмерял. Слуги напряглись. Несколько из них выступили вперёд, заслоняя Кая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Молодой господин... Позвольте нам сопровождать вас.</w:t>
+        <w:t>— Молодой господин... Пожалуйста, позвольте нам сопровождать вас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Всё в порядке. Он здесь не для того, чтобы арестовывать меня.</w:t>
+        <w:t>— Всё в порядке. Он здесь не для того, чтобы арестовать меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,115 +2638,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Каэлум остановился в нескольких шагах. Несколько секунд ни один из них не говорил. Тишина казалась комфортной.</w:t>
-[...63 lines deleted...]
-        <w:t>— Вы хорошо держались.</w:t>
+        <w:t>Кэлум остановился в нескольких шагах. Несколько секунд оба молчали. Тишина казалась комфортной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец Кэлум нарушил её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы держались хорошо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У меня не было выбора.</w:t>
+        <w:t>— У меня не было другого выбора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,83 +2830,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Золотые глаза Каэлума встретились с глазами Кая.</w:t>
-[...31 lines deleted...]
-        <w:t>— Большинство людей паникуют. Некоторые злятся. Другие умоляют. Вы не делали ничего из этого.</w:t>
+        <w:t>Золотые глаза Кэлума встретились с глазами Кая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Большинство людей паникуют. Некоторые злятся. Другие умоляют. Вы не сделали ничего из этого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,83 +2926,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Паника не помогла бы. Крики — тоже. А мольбы работают, только если другой человек намерен слушать.</w:t>
-[...31 lines deleted...]
-        <w:t>В глазах Каэлума мелькнул слабый огонёк одобрения.</w:t>
+        <w:t>— Паника бы не помогла. Как и крики. А мольбы работают, только если другой человек намерен слушать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Кэлума мелькнуло слабое одобрение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,83 +3022,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Кандидат в мужья высшего ранга: Каэлум Дравен]</w:t>
-[...31 lines deleted...]
-        <w:t>[Привязанность: 7%]</w:t>
+        <w:t>[Кандидат в мужья SSS-ранга: Кэлум Дравен]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Симпатия: 7%]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,115 +3118,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай чуть не улыбнулся. Медленно. Продвигаемся.</w:t>
-[...63 lines deleted...]
-        <w:t>— Вы действительно были уверены, что ничего не найдут?</w:t>
+        <w:t>Кай чуть не улыбнулся. Медленно. Мы продвигаемся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум изучал его ещё мгновение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы действительно были уверены, что они ничего не найдут?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,147 +3278,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впервые уголки губ Каэлума слегка приподнялись. Это была не совсем улыбка, но её начало. Система отреагировала.</w:t>
-[...95 lines deleted...]
-        <w:t>Кай подумал про себя: «Восемь процентов уже? Ты проще, чем твоя игровая версия».</w:t>
+        <w:t>Впервые уголки губ Кэлума слегка приподнялись. Это была не совсем улыбка, но её начало. Система отреагировала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Симпатия увеличена.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Текущая симпатия: 8%]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай подумал про себя: «Восемь процентов уже? Ты проще, чем в игре».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,147 +3438,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Поправка. Кандидат Каэлум Дравен не испытывает романтической привязанности.]</w:t>
-[...95 lines deleted...]
-        <w:t>Кай неловко кашлянул. «...Понял. Спасибо, что выставила мои мысли напоказ».</w:t>
+        <w:t>[Поправка. Кандидат Кэлум Дравен не испытывает романтической привязанности.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Текущая симпатия представляет собой доверие, уважение, любопытство, эмоциональную открытость и будущий потенциал отношений.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Носителю рекомендуется не путать симпатию с любовью.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай неловко кашлянул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Понял. Спасибо, что выставила мои мысли напоказ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«А можно без самодовольства?»</w:t>
+        <w:t>А нельзя без самодовольства?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,115 +3694,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай с трудом удержался от закатывания глаз. Каэлум, не подозревая об этом обмене, полез внутрь своего белого плаща. Он достал запечатанный конверт с Императорским гербом.</w:t>
-[...63 lines deleted...]
-        <w:t>Каэлум протянул письмо.</w:t>
+        <w:t>Кай с трудом удержался от закатывания глаз. Кэлум, не подозревая об этом обмене, сунул руку внутрь своего белого пальто. Он достал запечатанный конверт с Императорской Печатью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Кая стало серьёзным. Этого никогда не было в оригинальной игре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум протянул письмо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,51 +3822,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай принял конверт обеими руками. Восковая печать была тёмно-красной, с Императорским драконом. Он осторожно сломал её и развернул пергамент.</w:t>
+        <w:t>Кай принял конверт обеими руками. Восковая печать была тёмно-красной, с Императорским Драконом. Он осторожно сломал её и развернул пергамент.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,83 +3918,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Новости об обвинениях, выдвинутых против вас, достигли Нас. Мы сожалеем, что справедливость едва не подвела одного из Наших подданных. Ваше самообладание перед лицом невзгод не осталось незамеченным. Посему Мы приглашаем вас принять участие в этом году во Вступительных экзаменах в Императорскую академию. Талант не должен оставаться погребённым под слухами. Пусть ваше будущее будет определено вашими собственными заслугами.</w:t>
-[...31 lines deleted...]
-        <w:t>По Нашему велению,</w:t>
+        <w:t>Известие об обвинении, выдвинутом против вас, достигло Нас. Мы сожалеем, что правосудие едва не подвело одного из Наших подданных. Ваше самообладание перед лицом невзгод не осталось незамеченным. Посему Мы направляем вам приглашение принять участие во вступительных экзаменах в Императорскую Академию в этом году. Талант не должен оставаться погребённым из-за слухов. Пусть ваше будущее будет определено вашими собственными заслугами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нашей Властью,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,115 +4014,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай перечитал его дважды, затем в третий раз. Его брови нахмурились.</w:t>
-[...63 lines deleted...]
-        <w:t>Каэлум услышал его.</w:t>
+        <w:t>Кай прочитал его дважды, затем в третий раз. Его брови нахмурились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Этого не должно быть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум услышал его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,147 +4206,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Каэлум скрестил руки.</w:t>
-[...95 lines deleted...]
-        <w:t>— Три дня назад личная горничная леди Серафины сбежала из поместья Эшборн. Она добилась аудиенции у Его Величества. Она утверждала, что герцог намеревался использовать собственную дочь, чтобы устранить дом Валериус и захватить его земли. Император не поверил ей сразу. Но он счёл время подозрительным.</w:t>
+        <w:t>Кэлум скрестил руки на груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этого письма не существовало вчера. У Императора не было намерения приглашать дом Валериус. Он верил донесениям герцога Эшборна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай молчал. Кэлум продолжил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Три дня назад личная горничная леди Серафины сбежала из поместья Эшборн. Она добилась аудиенции у Его Величества. Она утверждала, что герцог намеревался использовать собственную дочь, чтобы уничтожить дом Валериус и захватить его земли. Император не поверил ей сразу. Но он счёл время подозрительным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Каэлум кивнул один раз.</w:t>
+        <w:t>Кэлум один раз кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4462,51 +4526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Верно. Его написали, пока гонец скакал сюда.</w:t>
+        <w:t>— Верно. Оно было написано, пока гонец скакал сюда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,147 +4622,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Разблокировано объяснение скрытой истории.]</w:t>
-[...95 lines deleted...]
-        <w:t>[Императорское приглашение — не награда. Это естественная корректировка мира после переписывания судьбы.]</w:t>
+        <w:t>[Объяснение скрытой истории разблокировано.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Носитель успешно изменил предопределённую судьбу.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поскольку путь казни больше не состоялся, все последующие события, зависевшие от смерти Носителя, были пересчитаны.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Императорское приглашение — не награда. Это естественная коррекция мира после переписывания судьбы.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,51 +4782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Корректировка мира?</w:t>
+        <w:t>— Коррекция мира?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4782,83 +4846,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Утвердительно. Изначальная временная линия удалила Носителя из истории. Носитель теперь остаётся активным участником. В результате возможности, некогда невозможные, стали возможными.]</w:t>
-[...31 lines deleted...]
-        <w:t>[Это явление обозначается как: Эффект бабочки.]</w:t>
+        <w:t>[Утвердительно. Исходная временная линия удалила Носителя из истории. Теперь Носитель остаётся активным участником. В результате возможности, прежде невозможные, стали доступны.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это явление обозначено как: Эффект бабочки.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,83 +4974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Верно. Носитель обладает знаниями оригинальной игры. Однако...]</w:t>
-[...31 lines deleted...]
-        <w:t>Появилось другое окно с пульсирующими красными краями.</w:t>
+        <w:t>[Верно. Носитель обладает знанием оригинальной игры. Однако...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Появилось другое окно с красными светящимися краями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5006,51 +5070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай уставился на предупреждение. На его губах заиграла улыбка.</w:t>
+        <w:t>Кай уставился на предупреждение. На его губах появилась улыбка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5070,51 +5134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Система замерла.</w:t>
+        <w:t>Система сделала паузу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5198,147 +5262,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если бы всё в точности следовало игре, тогда я бы просто читал сценарий. Я пришёл в этот мир не для того, чтобы повторять чужую историю. Я пришёл, чтобы написать свою.</w:t>
-[...95 lines deleted...]
-        <w:t>Каэлум наблюдал, как Кай аккуратно складывает письмо.</w:t>
+        <w:t>— Если бы всё в точности повторяло игру, я бы просто читал сценарий. Я пришёл в этот мир не для того, чтобы повторять чужую историю. Я пришёл, чтобы написать свою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система на мгновение замолчала, затем ответила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Утверждение принято. Совместимость Носителя переоценена. Текущая совместимость: 100%. Причина: Носитель принял этот мир как реальность, а не вымысел.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум наблюдал, как Кай аккуратно складывает письмо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5358,51 +5422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это не было вопросом.</w:t>
+        <w:t>Это был не вопрос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,83 +5486,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я был бы дураком, если бы отказался. Императорская академия — центр континента. Она собирает гениев из всех королевств.</w:t>
-[...31 lines deleted...]
-        <w:t>Каэлум кивнул.</w:t>
+        <w:t>— Я был бы глупцом, если бы отказался. Императорская Академия — центр континента. Она собирает гениев из всех королевств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5518,147 +5582,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я иного и не ожидал.</w:t>
-[...95 lines deleted...]
-        <w:t>Кай посмотрел на протянутую руку. В оригинальной игре этот человек был легендарным Владыкой меча. Теперь он поздравлял его лично. Кай протянул руку. Их рукопожатие было крепким и уважительным.</w:t>
+        <w:t>— Я не ожидал ничего иного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впервые Кэлум протянул руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда позвольте мне сказать это как подобает. Поздравляю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай посмотрел на протянутую руку. В оригинальной игре этот человек был легендарным Владыкой Меча. Теперь он поздравлял его лично. Кай протянул руку. Их рукопожатие было крепким и уважительным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5710,243 +5774,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Кандидат Каэлум Дравен признаёт Носителя достойной личностью.]</w:t>
-[...191 lines deleted...]
-        <w:t>Каэлум повернулся к своей карете. Сделав несколько шагов, он остановился. Не оборачиваясь, он сказал:</w:t>
+        <w:t>[Кандидат Кэлум Дравен признаёт Носителя достойной личностью.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Симпатия увеличена: 10%.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай едва сдержал смех. Десять процентов — это хорошо, но он ожидал большего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум отпустил его руку после долгого, затянувшегося прикосновения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Экзамены в Академии начинаются через месяц. Советую вам готовиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я буду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум повернулся к своей карете. Сделав несколько шагов, он остановился. Не оборачиваясь, он сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6062,83 +6126,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Постараюсь сначала не разочаровать самого себя.</w:t>
-[...31 lines deleted...]
-        <w:t>Лёгкая улыбка тронула губы Каэлума.</w:t>
+        <w:t>— Я постараюсь сначала не разочаровать себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лёгкая улыбка тронула губы Кэлума.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6158,179 +6222,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этими словами он сел в карету. Лошади тронулись, и Владыка меча исчез за поворотом дороги.</w:t>
-[...127 lines deleted...]
-        <w:t>[Место назначения: Императорская академия.]</w:t>
+        <w:t>С этими словами он сел в карету. Лошади тронулись, и Владыка Меча исчез вдали на дороге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай стоял у ворот особняка, пока карета не скрылась из виду. Послеполуденный ветерок шевелил его белые волосы. Впервые с момента прибытия в этот мир он чувствовал волнение. Не страх. Не неуверенность. Волнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система издала звук в последний раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Основное задание сюжета обновлено.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Место назначения: Императорская Академия.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6382,51 +6446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай спрятал приглашение в безопасное место под пальто и посмотрел на далёкую столицу. Несколько часов назад судьбой этого тела была казнь. Теперь дорога вела к величайшей академии на континенте.</w:t>
+        <w:t>Кай спрятал приглашение во внутренний карман пальто и посмотрел на далёкую столицу. Несколько часов назад судьбой этого тела была казнь. Теперь дорога вела к величайшей академии на континенте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>