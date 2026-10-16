--- v0 (2026-08-29)
+++ v1 (2026-10-16)
@@ -14,147 +14,147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 4. Испытание мертвеца</w:t>
-[...95 lines deleted...]
-        <w:t>— Я слышал, он похитил дочь герцога.</w:t>
+        <w:t>Глава 4. Испытание мёртвого человека</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В особняке никогда не было так шумно. Сталь звенела, когда сотни Королевских Рыцарей выстроились аккуратными рядами снаружи дома Валериус. Красные знамёна с королевским гербом развевались на утреннем ветру. Бронированные кони нетерпеливо били копытами о землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За рыцарями собралась толпа. Торговцы, путешественники, любопытные простолюдины и даже несколько дворян пришли поглазеть. Казнь так называемого Чудовища из дома Валериус считалась развлечением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышал, он похитил герцогскую дочь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,147 +174,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мой двоюродный брат работал здесь. Он клялся, что этот человек проклят.</w:t>
-[...95 lines deleted...]
-        <w:t>Впереди капитан Королевских рыцарей нетерпеливо постукивал по мечу. Его звали Роланд Пирс, ветеран с многолетней службой.</w:t>
+        <w:t>— Мой кузен работал здесь когда-то. Он клялся, что этот человек проклят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Таких монстров, как он, нужно было казнить ещё годы назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шёпот быстро разлетался по толпе. Никто не подвергал сомнению эту историю. Кая Валериуса всегда было легко обвинять. В любом случае, никому не было до него дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впереди капитан Королевских Рыцарей нетерпеливо постукивал по своему мечу. Его звали Роланд Пирс, ветеран с многолетней выслугой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рядом стоящий рыцарь прочистил горло.</w:t>
+        <w:t>Рыцарь рядом прочистил горло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,83 +494,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слуги разбежались много лет назад. Денег, очевидно, нет. Лошадей продали. Куда этот уродливый трус побежит?</w:t>
-[...31 lines deleted...]
-        <w:t>Рыцари вокруг него хмыкнули.</w:t>
+        <w:t>— Слуги разбежались годы назад. Денег, очевидно, нет. Лошадей продали. Куда этот уродливый трус побежит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыцари вокруг усмехнулись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,83 +590,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Может, он под кроватью прячется.</w:t>
-[...31 lines deleted...]
-        <w:t>Раздался ещё смех.</w:t>
+        <w:t>— Может, он прячется под кроватью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новый взрыв смеха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,147 +718,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В ответ — тишина. Он цокнул языком.</w:t>
-[...95 lines deleted...]
-        <w:t>Первым появился старый Эдмунд. Пожилой дворецкий казался маленьким на фоне ворот, но его лицо оставалось спокойным.</w:t>
+        <w:t>Тишина в ответ. Он цокнул языком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выломайте их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько рыцарей шагнули вперёд. Прежде чем они успели коснуться ворот, большие деревянные двери медленно заскрипели, открываясь изнутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала появился старый Эдмунд. Пожилой дворецкий выглядел маленьким на фоне ворот, но его лицо оставалось спокойным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эдмунд тихо отошёл в сторону.</w:t>
+        <w:t>Эдмунд молча отошёл в сторону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Выводите престу...</w:t>
+        <w:t>— Выводите пре...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из внутреннего двора донеслись мягкие шаги. Молодой человек вышел на утренний свет. Его белоснежные волосы сияли, как шёлк. Серебристо-голубые глаза ярко отражали небо. Кожа мягко светилась. На нём был чистый белый сюртук с серебряными деталями, и двигался он с естественной грацией.</w:t>
+        <w:t>Мягкие шаги раздались со двора. Молодой человек вышел в утренний свет. Его белоснежные волосы мерцали, как шёлк. Серебристо-голубые глаза ярко отражали небо. Кожа мягко сияла. Он был одет в чистый белый сюртук с серебряными деталями и двигался с естественной грацией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,83 +1198,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Казалось, весь мир замер. Никто не говорил. Даже кони успокоились. Ветер замедлился.</w:t>
-[...31 lines deleted...]
-        <w:t>Кай шёл неторопливым шагом, пока не остановился перед воротами. Его спокойный взгляд скользил по рыцарям и толпе. Сотни глаз смотрели на него в ответ.</w:t>
+        <w:t>Казалось, весь мир остановился. Никто не говорил. Даже кони успокоились. Ветер замедлился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай шёл неторопливым шагом, пока не остановился перед воротами. Его спокойные глаза оглядели рыцарей и толпу. Сотни глаз смотрели в ответ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Её невинный вопрос разрушил тишину.</w:t>
+        <w:t>Её невинный вопрос нарушил тишину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я никогда раньше его не видел.</w:t>
+        <w:t>— Я никогда его раньше не видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он красивее любого принца, которого я когда-либо видел.</w:t>
+        <w:t>— Он выглядит лучше любого принца, которого я когда-либо видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,83 +1678,2995 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Купец моргнул.</w:t>
-[...31 lines deleted...]
-        <w:t>— Я думал, они арестуют Кая Валериуса.</w:t>
+        <w:t>Торговец моргнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, они арестовывают Кая Валериуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже так думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда кто это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молодой рыцарь уронил копьё со звоном. Он быстро поднял его, покраснев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой рыцарь прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В донесениях говорилось, что он уродлив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это явно не он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда кто это? Его дворецкий явно сказал, что это он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворянка сглотнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если это уродство, мне стоит извиниться перед каждым зеркалом, в которое я когда-либо смотрелась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько солдат протёрли глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один ветеран-рыцарь сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я что, старею?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. Я тоже его вижу. Должно быть, это ошибка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди дворян женщина опустила веер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не может быть Кай Валериус. Слухи говорили, что он монстр. Этот юноша достаточно красив, чтобы заставить луну завидовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой дворянин нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, они наняли кого-то, чтобы притворяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Невозможно. Рыцари бы этого не позволили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шёпот усиливался со всех сторон. Вопросы сменили злые пересуды. Люди больше не смотрели на него с отвращением. Они просто смотрели с благоговением и замешательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай заметил каждое лицо. Шок, изумление, недоумение. Он подумал про себя: «Так вот как действует „Красота без меры“». Внутри он чувствовал лёгкую усмешку. «Они реагируют даже сильнее, чем я ожидал». Но в основном он чувствовал облегчение. Старый Кай Валериус действительно исчез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позади, внутри королевской кареты, острые золотые глаза наблюдали за всем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри кареты царила тишина. Шёпот снаружи доносился отчётливо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не Кай Валериус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я никогда не видел никого похожего на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек внутри оставался неподвижен. Его длинные серебряные волосы лежали на белом военном мундире. Простой чёрный меч висел на боку. Он закрыл папку у себя на коленях. Имя на ней гласило: Кай Валериус. В донесении его называли уродливым, нестабильным и опасным. Ни одно из описаний не соответствовало человеку снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум Дравен вышел. Самый молодой Владыка Меча в истории. Каждый рыцарь выпрямился. Капитан поклонился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лорд Дравен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум слегка кивнул и посмотрел вперёд. Его золотые глаза встретились с глазами Кая. На мгновение на его лице отразилось замешательство. Юноша стоял спокойно перед армией, лицом к лицу со смертью, но не проявлял ни капли страха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент Кай услышал систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кандидат в мужья высшего ранга]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Имя: Кэлум Дравен]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Титул: Владыка Меча]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Текущая симпатия: 1%]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Текущая эмоция: Любопытство]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай чуть не улыбнулся. Один процент? Лучше, чем ноль. Он тихо изучал Кэлума. Он знал, что завоевать его будет непросто. Но ему это нравилось — волнение от игры с таким красивым человеком. Настоящее доверие нужно заслужить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капитан Роланд оправился от шока. Он указал на Кая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты. Назови свою личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай встретил его взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня зовут Кай Валериус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Роланд моргнул, затем громко рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он? Этот человек утверждает, что он Кай Валериус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не засмеялся вместе с ним. Улыбка Роланда угасла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит игр. Я спросил про Кая Валериуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай слегка наклонил голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я ответил. Я — Кай Валериус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кое-кто в толпе прикрыл рты, чтобы скрыть смех. Роланд скрестил руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В донесениях Кай Валериус описывается как уродливый монстр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так и было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Роланд нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ты явно не он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай посмотрел на себя, затем обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не знал, что внешность определяет личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По толпе прокатились смешки. Лицо Роланда потемнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты смеешь насмехаться над Королевскими Рыцарями?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не припомню, чтобы я над кем-то насмехался. Я всего лишь ответил на ваш вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новый ропот. Капитан начинал выглядеть неразумно, в то время как Кай оставался спокоен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Роланд поднял запечатанный документ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кай Валериус! Ты обвиняешься в похищении леди Серафины Эшборн. Ты также обвиняешься в попытке шантажа её семьи и государственной измене против Короны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По толпе пронеслись вздохи. Роланд сломал печать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По указу Его Величества обвиняемый должен быть немедленно препровождён для публичной казни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Эдмунда побледнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько слуг встали перед Каем. Роланд рявкнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прочь с дороги!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они не отошли. Роланд положил руку на меч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Защита преступника делает вас соучастниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слуги дрожали, но остались на месте. Кай посмотрел на их спины. Ещё вчера они его боялись. Теперь они рисковали всем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мягко обошёл их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы сделали достаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдмунд схватил его за рукав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юный господин...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай ободряюще кивнул ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не позволю никому умереть за меня. К тому же я уже однажды умер. Я устал бегать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слуги выглядели озадаченными, но от его твёрдого голоса им стало спокойнее. Кай шагнул вперёд один, лицом к армии. Ветер взметнул его белые волосы. Серебристо-голубые глаза оставались безмятежными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если позволите, у меня есть всего один вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двор затих. Даже Кэлум внимательно наблюдал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай посмотрел на капитана Роланда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прежде чем обвинять меня в похищении леди Серафины, кто-нибудь вообще подтвердил, что она пропала?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тишина затянулась. Роланд прочистил горло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Герцог лично сообщил о её исчезновении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понятно. Значит, ответ — нет. Вы подтвердили донесение, но не то, пропала ли она на самом деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В толпе загудели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь, когда он упомянул об этом, я слышал только слухи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,1459 +4686,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда кто это?</w:t>
-[...1407 lines deleted...]
-        <w:t>— Я ответил. Я — Кай Валериус.</w:t>
+        <w:t>— Не думаю, что кто-то видел её в последнее время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Роланд повысил голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ничего не меняет! Слова герцога достаточно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай вежливо улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Достаточно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сделал ещё один медленный шаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если я действительно её похитил, должны быть доказательства. Свидетель. Письмо с требованием выкупа. Обыск моего дома. Или сама леди Серафина. Что из этого у вас есть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не ответил. Шёпот в толпе становился громче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он прав. Они не обыскивали особняк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-нибудь видел его с ней?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это кажется странным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Роланд скрежетнул зубами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не более чем отчаянные речи преступника!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай выглядел озадаченным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если доказательство моей невиновности — это отчаяние, то как бы выглядело доказательство моей вины?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кое-кто засмеялся. Даже некоторые рыцари прятали улыбки. Лицо Роланда покраснело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты наглец...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум шагнул вперёд. Звук его сапог по камню заставил всех замолчать. Роланд напрягся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Милорд...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум посмотрел на Кая, затем на Роланда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы обыскали особняк?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +5390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да.</w:t>
+        <w:t>— Вы нашли жертву?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,2067 +5454,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кое-кто в толпе прикрыл рты, чтобы скрыть смех. Роланд скрестил руки.</w:t>
-[...2015 lines deleted...]
-        <w:t>— Вы обыскали поместье?</w:t>
+        <w:t>— Вы получили доказательства?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Роланд замялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5390,210 +5550,50 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы нашли потерпевшую?</w:t>
-[...158 lines deleted...]
-        </w:rPr>
         <w:t>— Тогда на каком основании вы собирались его арестовать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -5646,179 +5646,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Заявление. Не доказательство. Империя не казнит дворян на основе одних обвинений.</w:t>
-[...127 lines deleted...]
-        <w:t>Прошло полчаса. Поисковая группа вернулась.</w:t>
+        <w:t>— Заявление. Не доказательство. Империя не казнит дворян на основании одних обвинений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум повернулся к рыцарям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обыщите усадьбу. Не оставляйте ни одной комнаты нетронутой. Если он виновен, мы найдём доказательства. Если он невиновен — мы узнаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Десятки рыцарей поспешили внутрь. Кай спокойно наблюдал. «Пусть обыщут всё, что хотят, — они ничего не найдут».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло полчаса. Обыск вернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5966,51 +5966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дворяне заёрзали на местах. Кай наблюдал молча. В оригинальной истории никто не проводил обыск. Сегодня судьба изменилась.</w:t>
+        <w:t>Дворяне заёрзали. Кай тихо наблюдал. В оригинальной истории никто не проводил обыск. Сегодня судьба изменилась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6126,51 +6126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай почувствовал удовлетворение. Это было хорошо, по крайней мере он продвигался.</w:t>
+        <w:t>Кай почувствовал удовлетворение. Это было хорошо. По крайней мере, он продвигается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6190,83 +6190,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Милорд Владыка меча! У меня срочные вести из столицы!</w:t>
-[...31 lines deleted...]
-        <w:t>Каэлум кивнул.</w:t>
+        <w:t>— Милорд Владыка Меча! У меня срочные новости из столицы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6318,147 +6318,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Леди Серафина Эшборн найдена. Она в монастыре Святой Аврелии. Она отправилась туда сама три дня назад для частного паломничества. Её не похищали. Она также говорит, что никогда не встречала лорда Кая Валериуса.</w:t>
-[...95 lines deleted...]
-        <w:t>[Основное задание завершено.]</w:t>
+        <w:t>— Леди Серафина Эшборн найдена. Она находится в монастыре Святой Аурелии. Она отправилась туда сама три дня назад для частного паломничества. Её не похищали. Она также говорит, что никогда не встречала лорда Кая Валериуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся усадьба замерла. Обвинения полностью рассыпались. Роланд выглядел потрясённым. Толпа взорвалась хаосом. Имя герцога теперь было под угрозой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай на мгновение закрыл глаза. «Вот так просто — я выжил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Основное задание выполнено.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6478,147 +6478,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Выдача награды ожидается.]</w:t>
-[...95 lines deleted...]
-        <w:t>[Привязанность: 5%]</w:t>
+        <w:t>[Ожидание выдачи награды.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэлум снова посмотрел на Кая. На этот раз в его глазах было уважение. Система показала небольшое изменение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кандидат в мужья высшего ранга: Кэлум Дравен]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Симпатия: 5%]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>