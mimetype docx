--- v0 (2026-08-29)
+++ v1 (2026-10-16)
@@ -46,211 +46,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай давно потерял счёт времени. Единственным светом в его маленькой грязной квартире был монитор компьютера перед ним, окрашивавший стены в мягкий синий и белый. Пустые стаканчики из-под лапши быстрого приготовления стояли на столе, словно маленькие башенки, а смятые банки из-под энергетиков устилали пол возле его стула. Он играл уже столько часов, что спина болела, а глаза горели.</w:t>
-[...159 lines deleted...]
-        <w:t>— это был секретный скрытый босс, до которого почти никто никогда не добирался.</w:t>
+        <w:t>Кай давно потерял счёт времени. Единственным источником света в его маленькой захламлённой квартире был монитор компьютера, стоявший перед ним. Он окрашивал стены в мягкие голубые и белые тона. Пустые стаканчики из-под лапши быстрого приготовления громоздились на столе, словно маленькие башенки. Смятые банки из-под энергетиков устилали пол возле его стула. Он играл уже столько часов, что спина затекла, а глаза резало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Телефон засветился и снова завибрировал. В пятнадцатый раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мама звонит…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай взглянул на него на секунду, но не взял трубку. Он повернулся обратно к экрану. «Ещё пять минут», — прошептал он. Глаза были красными и уставшими, но сейчас он не мог остановиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране его игровой персонаж стоял, излучая силу. Воин был облачён в блестящие чёрные доспехи и держал огромный двуручный меч на плече. Перед ним находилось самое огромное создание, которое Кай когда-либо видел в любой игре — Изначальный Дракон, Нидхёгг. Его крылья простирались так широко, что закрывали большую часть неба. Вокруг него клубились тёмные тучи. Это был не обычный финальный босс «Этернал Генезис». Это был секретный скрытый босс, тот, до которого почти никто никогда не добирался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,115 +238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Давай...»</w:t>
-[...63 lines deleted...]
-        <w:t>Дракон открыл свою гигантскую пасть, и луч чёрного огня вырвался наружу, сжигая всё на своём пути. Казалось, он мог уничтожить целые горы. Кай быстро переместил своего персонажа в сторону и перекатился в последнюю секунду.</w:t>
+        <w:t>«Давай же…» Его пальцы быстро забегали по клавиатуре. Он знал каждое движение наизусть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дракон разинул свою гигантскую пасть. Из неё вырвался луч чёрного огня, сжигая всё на своём пути. Казалось, он способен уничтожить целые горы. Кай быстро увёл персонажа в сторону и в последнюю секунду сделал перекат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,147 +334,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Да!»</w:t>
-[...95 lines deleted...]
-        <w:t>«Смертный... почему ты упорствуешь?»</w:t>
+        <w:t>«Да!» Кай один раз взмахнул кулаком, но оставался сосредоточенным. Времени на празднование не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Земля под ними треснула и развалилась на части. Клочки суши парили в воздухе, словно гигантские ступеньки. Дракон перешёл в следующую фазу. Его голос прогремел из игровых колонок, низкий и мощный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Смертный… зачем ты упорствуешь?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он прыгнул вперёд вместе со своим персонажем. Двуручный меч сильно взмахнул и ударил по чешуе дракона. На экране вспыхнули яркие цифры, показывающие урон.</w:t>
+        <w:t>Он прыгнул вперёд вместе со своим персонажем. Двуручный меч со всей силы обрушился на чешую дракона. На экране вспыхнули яркие цифры, показывающие урон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,211 +526,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-18 274 991</w:t>
-[...159 lines deleted...]
-        <w:t>Полоска здоровья дракона падала всё ниже и ниже. Она опустилась ниже десяти процентов. И тут случилось что-то странное. Захватывающая музыка полностью прекратилась. Всё поле боя замерло. Дракон тоже перестал двигаться.</w:t>
+        <w:t>−18 274 991</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дракон взревел достаточно громко, чтобы сотрясти всё поле боя. От звука колонки Кая завибрировали. Даже после тысяч часов, проведённых в этой игре, он всё ещё любил то, как она выглядела. То, как двигался дракон, казалось реальным. У парящих островов была красивая прорисовка. Музыка заставляла его сердце биться чаще. В игре были глубокие истории, спрятанные в древних руинах и книгах, которые можно было найти, если как следует поискать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Этернал Генезис» больше не была для него просто игрой. Она ощущалась как настоящий мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но создатели игры были суровы. Они прятали вещи так хорошо, что на их поиски уходили годы. Особое оружие требовало недель тяжёлого труда. Секретные истории были спрятаны внутри других секретных историй. А эта истинная концовка? Игроки искали её шесть лет. Кай потратил на неё почти три полных года. Он читал древние игровые предания, решал сложные головоломки, переводил странные письмена и следовал каждой мелкой подсказке. Разработчики как-то сказали, что её увидит только один по-настоящему достойный игрок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не собирался сдаваться, когда был так близок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полоса здоровья дракона падала всё ниже и ниже. Она опустилась ниже десяти процентов. И тут произошло нечто странное. Захватывающая музыка полностью стихла. Всё поле боя замерло. Дракон тоже перестал двигаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,371 +750,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Предупреждение. Начинается Финальный суд.]</w:t>
-[...319 lines deleted...]
-        <w:t>Одно лицо задержалось на экране дольше остальных. Молодой человек с растрёпанными белыми волосами. Его лицо было покрыто глубокими уродливыми шрамами. Один глаз был мутным и белым. Черты его лица были искажены так, что большинству людей казались пугающими.</w:t>
+        <w:t>[Предупреждение. Начинается Финальный Суд.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай часто заморгал. «Я никогда не видел этой части».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дракон медленно поднял голову. Его красные глаза смотрели прямо сквозь экран. Казалось, он смотрит не на игрового персонажа. Казалось, он смотрит прямо на Кая, сидящего на стуле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай нервно хохотнул. «Ладно, это жутковато».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дракон заговорил снова. На этот раз голос исходил не из субтитров или диалогового окна. Он заполнил всю комнату, словно действительно находился здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тебе понравился наш мир?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка Кая исчезла. «…Что?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он знал каждую реплику в этой игре. Каждую речь босса. Каждый скрытый диалог. Этого не было в игре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дракон продолжал говорить. «Скажи мне, странник. Если бы тебе дали ещё один шанс… ты бы спас их?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По экрану начали быстро мелькать лица. Герои, погибшие храброй смертью. Злодеи, у которых были свои причины. Короли, простые люди — все. Многие из них умерли печальным образом, что всегда беспокоило Кая, когда он играл. Вот добрая святая, убитая за то, чего не совершала. Вот принц-дракон, отдавший жизнь, чтобы закрыть опасную брешь между мирами. Вот убийца, преданный собственными друзьями. Вот король демонов, который вообще не хотел большой войны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одно лицо задержалось на экране дольше остальных. Молодой человек с растрёпанными белыми волосами. Его лицо было покрыто глубокими уродливыми шрамами. Один глаз был мутным и белым. Черты его лица были искажены так, что большинству людей он казался пугающим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,115 +1134,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был второстепенный персонаж в игре, настолько неважный, что большинство игроков забывали о его существовании. Он умирал в самый первый час сюжета, обвинённый в чём-то плохом без реальных доказательств. Просто забрали и убили, чтобы показать, насколько несправедливым может быть королевство.</w:t>
-[...63 lines deleted...]
-        <w:t>«Потраченный персонаж...»</w:t>
+        <w:t>Это был второстепенный персонаж в игре, настолько незначительный, что большинство игроков забывали о его существовании. Он погиб в самый первый час повествования, обвинённый в чём-то плохом без каких-либо реальных доказательств. Его просто забрали и убили, чтобы показать, насколько несправедливым может быть королевство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай вспомнил, как однажды во время особого игрового события нашёл дополнительную информацию о нём. Настоящая история была печальной. Кай Валериус не совершал преступления. Он был просто удобной мишенью для обвинений. Его смерть была нужна лишь для того, чтобы сделать мир тёмным и сломленным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Потраченный впустую персонаж…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,147 +1294,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На этот раз Кай ответил сразу. «Если бы мог... да. Я бы спас каждого из них».</w:t>
-[...95 lines deleted...]
-        <w:t>[Поздравляем, игрок Кай. Вы прошли Истинную концовку «Вечной Генезис».]</w:t>
+        <w:t>На этот раз Кай ответил сразу. «Если бы мог… да. Я бы спас каждого из них».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё затихло. Затем огромный дракон опустил голову и впервые улыбнулся. Его гигантское тело начало распадаться на тысячи ярких золотых частиц. Они взмыли в небо, словно сияющие звёзды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поле боя исчезло. Экран стал совершенно чёрным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поздравляем, игрок Кай. Вы прошли Истинную Концовку «Этернал Генезис».]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,211 +1454,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кай откинулся на спинку стула. Он выдохнул долгим уставшим выдохом. «Наконец-то».</w:t>
-[...159 lines deleted...]
-        <w:t>Он прошёл каждую часть игры. Каждое секретное место. Каждое сложное задание. Каждую сюжетную ветку. Он знал эту игру лучше, чем большинство людей, работавших над ней. Но он никогда не видел этого сообщения раньше.</w:t>
+        <w:t>Кай откинулся на спинку стула. Он издал долгий, усталый выдох. «Наконец-то».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Целых три года. Он действительно сделал это. Скрытая концовка, которую многие считали несуществующей. Руки слегка дрожали от усталости. Он потянулся за последним энергетиком — и тот тоже оказался пуст. Кай швырнул банку в кучу на полу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем появилось новое сообщение. Оно было другим: окно сияло ярко-золотым, словно сотканным из тёплого солнечного света, и буквы в нём выглядели необычно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Скрытое Требование Выполнено.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай сел прямо. «Какое ещё скрытое требование?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он прошёл каждую часть игры. Каждое секретное место. Каждое сложное задание. Каждую сюжетную ветку. Он знал эту игру лучше, чем большинство людей, работавших над ней. Но такого сообщения он никогда раньше не видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,147 +1678,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Кандидат подтверждён.]</w:t>
-[...95 lines deleted...]
-        <w:t>Он попытался пошевелить мышкой. Ничего не произошло. Он нажал несколько клавиш на клавиатуре. Снова ничего. Компьютер, казалось, завис.</w:t>
+        <w:t>[Кандидат Подтверждён.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Кандидат?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай потёр уставшие глаза. «Точно, у меня уже галлюцинации».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он попытался пошевелить мышью — ничего не произошло. Нажал несколько клавиш на клавиатуре — снова ничего. Компьютер будто завис.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,179 +1838,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Золотое сообщение медленно исчезло. Новые слова начали появляться одно за другим.</w:t>
-[...127 lines deleted...]
-        <w:t>Прежде чем он успел сказать что-то ещё, комната стала полностью тихой. Слишком тихой. Вентилятор в его компьютере перестал гудеть. Холодильник на кухне не издавал ни звука. Даже машины снаружи на улице затихли. Казалось, кто-то нажал на паузу во всём мире.</w:t>
+        <w:t>Золотое сообщение медленно исчезло. Начали появляться новые слова, одно за другим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поиск…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Подходящее Вместилище Найдено.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай уставился на экран. «Какое ещё вместилище?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем он успел сказать что-то ещё, комната погрузилась в полную тишину. Слишком тихую. Вентилятор в компьютере перестал гудеть. Холодильник на кухне не издавал ни звука. Даже машины снаружи затихли. Казалось, кто-то нажал на паузу во всём мире.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Кай...»</w:t>
+        <w:t>«Кай…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,115 +2126,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Монитор изменился. Игровой экран превратился в идеальное зеркало. Кай увидел себя — растрёпанные чёрные волосы, тёмные круги под глазами и большая толстовка, которую он всегда носил. Затем его отражение улыбнулось. Но Кай не улыбался.</w:t>
-[...63 lines deleted...]
-        <w:t>Отражение подняло одну руку и прижало её к внутренней стороне экрана. Стекло начало двигаться и колыхаться, как вода. Яркие белые трещины быстро расползлись по нему. Одна трещина. Затем две. Затем десять. Скоро их стали сотни.</w:t>
+        <w:t>Монитор изменился. Экран игры превратился в идеальное зеркало. Кай увидел себя — растрёпанные чёрные волосы, тёмные круги под глазами и большую толстовку, которую он всегда носил. Затем его отражение улыбнулось. Но Кай не улыбался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый волосок на его руках встал дыбом. «Какого…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отражение подняло одну руку и прижало её к внутренней стороне экрана. Стекло начало двигаться, расходясь рябью, словно вода. По нему быстро побежали яркие белые трещины. Одна трещина, затем две, потом десять. Вскоре их стали сотни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,115 +2286,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Свет не прекращался. Он выливался наружу, как река, и заполнял комнату. Он покрыл его стол, стул, стаканчики из-под лапши, а затем поглотил и его самого.</w:t>
-[...63 lines deleted...]
-        <w:t>Затем, внезапно —</w:t>
+        <w:t>Свет не прекращался. Он вырвался наружу, словно река, и заполнил комнату. Он накрыл стол, стул, стаканчики из-под лапши, а затем захватил и его самого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ощущение было очень странным. Тело словно разрывалось на крошечные кусочки, а затем собиралось заново. Боли не было, но он чувствовал лёгкость, будто парил в воздухе. Он ничего не слышал. Не мог нормально дышать. Он даже не знал, открыты у него глаза или закрыты. Времени больше не существовало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем, внезапно —</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,243 +2414,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его спина ударилась обо что-то твёрдое и холодное. Каменный пол.</w:t>
-[...191 lines deleted...]
-        <w:t>«Чудовище...»</w:t>
+        <w:t>Спина ударилась обо что-то твёрдое и холодное. Каменный пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай громко застонал. «Моя…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос звучал немного иначе, словно отдавался эхом в большом пустом пространстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он медленно открыл глаза. Над ним был потрескавшийся потолок со старыми деревянными балками. Повсюду висела паутина. Сквозь маленькие окна пробивался мягкий утренний свет, освещая танцующие в воздухе пылинки. В комнате пахло сырым старым деревом и пылью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была не его квартира. И не больничная палата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай с трудом приподнялся, садясь. Голова начала сильно болеть. Поток чужих воспоминаний хлынул в разум. Он увидел одинокого маленького мальчика в большом доме. Слуг, перешёптывающихся за спиной. Других детей, бросающих в него камни. Взрослых, отводящих взгляд, когда он приближался. Банкеты, где люди насмехались над ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чудовище…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,627 +2702,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Даже звери выглядят лучше, чем он».</w:t>
-[...575 lines deleted...]
-        <w:t>[Установка Скрытой власти...]</w:t>
+        <w:t>«Даже звери выглядят лучше него».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воспоминания продолжали нахлынивать, одно за другим. Они смешивались с его собственными, пока стало трудно понять, что реально. Кай изо всех сил сжал голову обеими руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хватит… пожалуйста, хватит…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, это длилось вечность, но спустя долгие минуты боль наконец начала утихать. Он тяжело дышал. Новая одежда была мокрой от холодного пота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь он осмотрел комнату внимательнее. Старая, изношенная мебель. Выцветшие шторы на окнах. Дворянский герб, вырезанный над камином. Он узнал это место. Он много раз видел его в игре, хотя оно появлялось лишь ненадолго, прежде чем его владельца убивали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— прошептал Кай. «Нет, нет, нет…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он быстро встал на нетвёрдые ноги и почти побежал в другой конец комнаты. В тёмном углу стояло старое зеркало, покрытое толстым слоем пыли. Руки дрожали, когда он стирал грязь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо, уставившееся на него в ответ, заставило желудок сжаться. Растрёпанные белые волосы, которые выглядели непричёсанными. Лицо, покрытое множеством шрамов, делавших его искривлённым и неровным. Один глаз был мутным и плохо видел. Всё было настолько плохо, что он сам невольно отшатнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ноги Кая больше не держали его. Он рухнул на деревянный пол. Разум на мгновение опустел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Кай… Валериус».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь он был самым уродливым дворянином во всей игре. Персонажем, до которого никому не было дела. Тем, кто должен был умереть в самом начале истории, ещё до того, как настоящий герой начал своё большое приключение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нахлынули новые воспоминания. Не из его прошлой жизни, а из этого нового тела. Завтра утром — то есть уже сегодня — Королевские Рыцари выломают двери этого старого дома. Они обвинят его в похищении дочери герцога. Никаких реальных доказательств не будет. Ни времени на объяснения. Ни справедливого суда. К полудню его голова будет торчать на пике на городской площади на всеобщее обозрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Кая побледнело. Руки похолодели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я… я умру».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только эти слова слетели с губ, воздух прямо перед ним начал светиться и колебаться. Появилось полупрозрачное голубое окно, точно такое же, как в «Этернал Генезис».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уникальные Условия Выполнены.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сразу же за ним открылось второе окно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Установка Скрытой Власти…]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,115 +3566,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Добро пожаловать, Хозяин. Система коллекционирования мужей успешно активирована.]</w:t>
-[...63 lines deleted...]
-        <w:t>«...Простите?»</w:t>
+        <w:t>[Добро пожаловать, Хост. Система сбора мужей успешно активирована.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кай уставился на парящее голубое окно целых десять секунд. Он ткнул пальцем себе в грудь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Простите?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,51 +3694,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Доступна награда для новичка. Хотите получить эксклюзивный стартовый набор: Несравненное украшение?]</w:t>
+        <w:t>[Доступна награда новичка. Хотите получить эксклюзивный стартовый набор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Небывалая красота»?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>