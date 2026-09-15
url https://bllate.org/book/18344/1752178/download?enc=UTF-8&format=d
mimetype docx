--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кха!..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Чэн с трудом покатился по земле, сплевывая хлынувшую изо рта кровь. Не обращая внимания на то, что нужно утереть губы, он первым делом принялся жадно, огромными глотками хватать ртом воздух. Он инстинктивно поднял руку, желая поправить серебряные очки на переносице, но кончики пальцев наткнулись лишь на прохладный, зернистый воздух — в этот миг профессиональные навыки главного архитектора игровых систем позволили ему чрезвычайно чутко уловить промелькнувшие в воздухе помехи, похожие на рябь старого телевизора.</w:t>
+        <w:t>Цзян Чэн с трудом покатился по земле, Цзян Чэн с трудом покатился по земле, сплёвывая хлынувшую изо рта кровь. Не обращая внимания на то, что нужно утереть губы, он первым делом принялся жадно, огромными глотками хватать ртом воздух. Он инстинктивно поднял руку, желая поправить серебряные очки на переносице, но кончики пальцев наткнулись лишь на прохладный, зернистый воздух — в этот миг профессиональные навыки главного архитектора игровых систем позволили ему чрезвычайно чутко уловить промелькнувшие в воздухе помехи, похожие на рябь старого телевизора. хлынувшую изо рта кровь. Не обращая внимания на то, что нужно утереть губы, он первым делом принялся жадно, огромными глотками хватать ртом воздух. Он инстинктивно поднял руку, желая поправить серебряные очки на переносице, но кончики пальцев наткнулись лишь на прохладный, зернистый воздух — в этот миг профессиональные навыки главного архитектора игровых систем позволили ему чрезвычайно чутко уловить промелькнувшие в воздухе помехи, похожие на рябь старого телевизора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это были глубинные слои данных «Рагнарёка», а также тронный зал повелителя демонов, созданный его собственными руками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>