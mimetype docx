--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -14,51 +14,4787 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
+        <w:t>— Да, эти люди хотели убить меня и отнять мои деньги, Стивен спас меня, он мой лучший друг! — Хант, сам не осознавая, что вновь балансировал на грани жизни и смерти, говорил с непоколебимой уверенностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его слова имели вес, ведь даже члены патруля в последнее время хорошо его знали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Арестовать и заключить под стражу, — отдал приказ предводитель. Несколько патрульных схватили нападавших, заковали их в цепи, но при этом обнаружили на телах множество шрамов и ран разного размера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В контрасте с ними рыжеволосый юноша, стоявший рядом, не имел ни единой царапины, если не считать случайных пятен от пролитого алкоголя на одежде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Патрульные мысленно отметили, что Ханту, пожалуй, следует радоваться, что Стивен не оказался среди нападавших. Неудивительно, что капитан Эйд терпеть не мог этого простолюдина, обладавшего столь впечатляющими боевыми навыками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, что вовремя прибыли и спасли мне жизнь, — Хант, хотя лицо его пылало от хмеля, сознание сохраняло ясность. Он рассыпался в благодарностях и даже вытащил из кошелека золотые монеты, протягивая их стражам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже патрульные не могли отказаться от такого блеска золота. Довольные, они удалились, уводя преступников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И еще спасибо тебе, Стивен! Ты спас мне жизнь, ты, Хант, мой самый лучший друг! — Проводив патруль, Хант обернулся к юноше, стоявшему в стороне, и горячо обнял его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя все обошлось ложной тревогой, пережитый страх смерти и чувство безопасности, дарованное спасителем, были несравнимы ни с чем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От навязчивого мужчины сильно пахло алкоголем. Стивен подавил желание оттолкнуть его, лишь похлопал по плечу и улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, Хант, ты тоже мой лучший друг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой Стивен, я угощу тебя самым лучшим вином в мире и самыми изысканными яствами, — пообещал Хант, отпуская юношу. — Только так я смогу выразить свою благодарность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я принимаю твое обещание, — Стивен приподнял уголки губ в улыбке. Если бы речь шла о золоте, он бы охотнее поверил в искренность собеседника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А теперь... — Хант оглядел разгромленную таверну. Шатаясь, он перешагнул через ноги пьяниц и разбитые кувшины, лежащие на полу, и поднял рог, расколотый надвое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то этот рог был длиннее меча, пристегнутого к поясу, но теперь обычный клинок разрубил его на две короткие части, словно лишив священной ауры единорога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя это и не был настоящий рог единорога. Стивен, прислонившись к колонне, бросил на него взгляд. Почувствовав запах алкоголя на своей накидке, он с трудом сдержал желание немедленно снять ее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сид, я требую объяснений, — Хант, держа в руке сломанный рог, гневно посмотрел на наемника, чье лицо покраснело от выпитого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он имел право злиться. Настоящий рог единорога не мог быть хрупче стали, а доверие этому мошеннику едва не стоило ему жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Сида стало растерянным. Люди, ранее столпившиеся вокруг него, либо отвели взгляды, либо расступились, освобождая путь. Некоторые даже смотрели на бывшего триумфатора со злорадством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты не дашь объяснений, я подам на тебя в суд! Такие мошенники, как ты, окажутся в тюрьме! — яростно заявил Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, пожалуйста... — Сид тихо выдохнул, но не попытался бежать. Вместо этого на его лице появилась улыбка, и он шагнул навстречу. — Дорогой Хант, как я мог обмануть тебя? И если бы я солгал, разве твой великий ум не распознал бы обман?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хант замер. На его лице появилось серьезное выражение. Действительно, он тщательно изучал рог: нигде не было видно следов склейки, место разлома демонстрировало костную структуру, а внешняя спиральная текстура явно не была результатом резьбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда почему он сломался? — спросил Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что он подобен мечу: хоть и остер, но легко ломается, — Сид подошел ближе, глядя с искренностью в глазах. — К тому же, будучи снятым с единорога, он мог утратить часть силы из-за смерти зверя. Дорогой Хант, я никогда не обманывал тебя, прошу, поверь мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорил так убедительно, будто излагал чистую правду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хант колебался, держа сломанный рог. Ему очень хотелось верить в истинность этих слов, иначе эта вечеринка превратится в посмешище для всего города.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стивен много видел и знает, он наверняка знаком с особенностями рогов единорогов. Спроси его, — Сид внезапно перевел взгляд на рыжеволосого юношу, который спокойно стоял в стороне, словно наблюдая за спектаклем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Ханта обратился к Стивену. Тот, не ожидая такого поворота, слегка дернул бровью. Встретив полный тревоги и мольбы взгляд Сида, Стивен чуть прищурился и усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если это не рог единорога, то откуда же он взялся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доверие Ханта к Стивену было безграничным. Не только потому, что тот спас ему жизнь, но и благодаря слухам о связях Стивена со многими аристократами. Товары, которые привозил Стивен, всегда были особо ценными, за ними гонялась даже знать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да и действительно, рога такой длины не встречались ни у одного известного животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хант внимательно осмотрел сломанный рог. Его сомнения постепенно рассеивались, уступая место чувству вины. Он шагнул вперед и обнял Сида:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости меня, мой друг. Ты подарил мне столь драгоценную вещь, а я усомнился в тебе. Я должен искупить свою вину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, мой дорогой друг. Ты сам попал в опасную ситуацию. Кто бы мог подумать, что рог единорога настолько хрупкий? — Сид ответил на объятие с показным сожалением. — Это и моя вина тоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодарю за твое великодушие, — Хант крепко обнял его, его лицо выражало смесь вины и облегчения. Даже расставшись, он продолжал хлопать Сида по плечу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И я благодарю тебя за прощение! — Сид по-дружески обнял его за плечи. Они выглядели настолько искренними, будто готовы были вынуть сердца и соединить их вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хант больше не грустил из-за инцидента с единорогом. Он снова взглянул на бесценный рог в своих руках. Священный артефакт. Хотя он и сломан, он все равно принадлежал легендарному существу. Говорят, даже у короля нет такой редкой вещи в коллекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой Стивен, ты спас мне жизнь. Я хочу подарить эту реликвию тебе. Прошу, не сочти за неуважение ее изъян, — искренне и горячо сказал Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Стивена, перебиравшие рукоять меча, замерли. Он с усилием подавил опускающиеся уголки губ и улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой Хант, как я могу забрать у тебя такую драгоценность? Она должна принадлежать тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О нет, она должна принадлежать воину, храброму и доброму человеку, — возразил Хант. — Пожалуйста, прими ее, иначе я буду мучиться чувством вины, не имея возможности отблагодарить тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его глазах читалась абсолютная искренность. Стивен глубоко вздохнул, бросил быстрый взгляд на Сида, который отвел глаза в сторону, и взял сломанный рог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я буду бережно хранить его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем только он подтвердил его подлинность!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стивен, спасибо, что принял дар, — серьезно сказал Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стоит благодарности, — Стивен скрипнул зубами, сдерживая желание снова сломать эти две кости. Вдруг он услышал чрезвычайно тихий, едва уловимый смешок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его уши дрогнули. Он посмотрел в сторону окна, но не увидел там ни тени, ни движения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наваждение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, Хант, ты устроил у меня такой беспорядок, мне придется все ремонтировать! — послышался из глубины таверны старческий голос, полный гнева и раздражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся, старый Берт, я все компенсирую, — уверенно ответил Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Юань прислонился к стене снаружи таверны, тщательно следя за тем, чтобы свет изнутри не падал на него. Он внимательно прислушивался к происходящему внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беспорядок убирали, пьяниц стаскивали в кучу. Сила золота была такова, что друзья Ханта, несмотря на хаос, все равно оставались рядом с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голоса сливались в общий гул, но голос Стивена выделялся четкостью и небрежной интонацией, контрастируя с его решительными и красивыми движениями во время боя с нападавшими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, не получив ожидаемой благодарности, он, вероятно, чувствовал некоторое разочарование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настроение Стивена действительно было слегка испорченным. Если бы он заметил хоть намек на расчет в глазах Ханта, то решил бы, что над ним просто поиздевались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, это чувство длилось недолго. Уборка таверны не требовала личного участия Ханта; ему достаточно было сидеть в стороне и отдыхать, пока хмель понемногу отпускал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стивен, слышал, ты привез отличный товар, — расслабившись, Хант посмотрел на юношу, занявшего место за другим столом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Товар неплохой, но остаток уже зарезервирован, — Стивен скрестил ноги, но его взгляд был прикован к окну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он осмотрел помещение: кроме пьяниц, никого не было. Тот голос не мог исходить изнутри зала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь ездил к морю? Товар распродали так быстро? — удивился Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Десять дней туда и обратно. Ты знаешь, на дорогах полно разбойников, поэтому много груза с собой не возьмешь, — с легким вздохом пояснил Стивен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была одна из причин, почему специи были такими редкими и дорогими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда будет следующая партия? — Хант понимал ситуацию, но именно эта редкость вызывала ажиотаж среди знати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующем месяце, — Стивен потер плечо. — Мой меч и кожаная броня в ремонте, так что в ближайшее время выезжать сложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При упоминании этого он поморщился: запасной меч, использованный сегодня вечером, применялся слишком интенсивно, и он уже предвидел гнев Мортона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кому же ты оставил остаток товара? — с настойчивостью спросил Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стивен слегка повернул голову и посмотрел на него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Торговцу по имени Бранд. Он сделал заказ сегодня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Торговец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Ханта загорелись. Если бы товар предназначался аристократу, он бы не стал перечить. Но неизвестный торговец означал лишь одно: кто больше заплатит, тот и получит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой Стивен, сколько золотых он предложил за резерв? — поинтересовался Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Десять золотых, — ответил Стивен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я дам пятнадцать. Продай товар мне, — настоятельно предложил Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице Стивена мелькнуло удивление, сменившееся колебанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но он уже внес задаток в две золотые монеты. Если я нарушу договор, мне придется выплатить штраф в размере еще двух монет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не беда, я покрою и этот штраф в две золотые, — Хант не хотел ждать целый месяц. У него было достаточно денег, чтобы позволить себе лучшее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бровь Стивена слегка дрогнула, на губах заиграла легкая, непринужденная улыбка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, мой друг, ради тебя я сделаю исключение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекрасно! Стивен, ты действительно мой лучший друг, — обрадовался Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стивен опустил взгляд, достал из поясной сумки деревянную коробочку и маленький глиняный кувшинчик. Его пальцы на мгновение задержались на изящной деревянной шкатулке, затем он ловко отдернул руку, закрыл сумку и протянул Ханту коробку и кувшин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот и все.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хант почти с жадностью схватил подарки. Открыв деревянную коробку, он увидел, что внутри осталась лишь одна ячейка со специями. Принюхавшись, он воскликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, превосходные специи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неудивительно, что они распродались почти полностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это высший сорт первого класса. Не расходуй их слишком быстро, — улыбаясь, поддержал подбородок рукой Стивен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, ведь это дороже золота, — Хант долго рассматривал содержимое, прежде чем закрыть крышку. Затем он открыл маленький глиняный кувшинчик и обнаружил внутри коричневые кристаллы, похожие на мед, с сладковатым запахом. — Что это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тростниковый сахар, — в голосе Стивена звучала нотка гордости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и ожидалось, лицо Ханта выразило крайнее изумление. Крепкий мужчина бережно, словно сокровище, держал крошечный кувшин, глядя на кристаллы с восторгом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боже мой! Это тростниковый сахар, который редко доступен даже королю?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой мой, тише! Ты хочешь разбудить всех пьяниц? — предупредил Стивен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох, я просто слишком взволнован, — Хант смотрел на сахар в кувшинчике, с трудом успокаиваясь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было ценнее меда. Его ценность заключалась в том, что его нельзя было купить ни за какие деньги. Даже король мог лишь надеяться, что импортеры привезут немного этого деликатеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Действительно, любовь аристократов к Стивену была вполне обоснованной. Его десяток золотых монет был потрачен не зря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой дорогой друг, спасибо тебе за такой драгоценный товар, — Хант отсчитал золотые монеты из своего кошелька и придвинул их к Стивену. — Если в следующий раз будет что-то подобное, обязательно оставь часть для меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, без проблем, — Стивен накрыл монеты ладонью и спрятал их в кошелек. — Ты ведь мой лучший друг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По крайней мере, на данный момент это было так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, мой друг, — Хант осторожно убрал оба товара. Положив кусочек сахара в рот, он почувствовал, как сладость, превосходящая мед, идеально сняла ночной стресс, напомнив ему, как прекрасно иметь деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Расчет произведен, я пойду отдыхать, — Стивен встал, захватив с собой сломанный длинный рог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не останешься здесь? — вынырнув из сладкого забытья, спросил Хант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, спасибо за предложение, — Стивен улыбнулся и махнул рукой. — До встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прощай, — хмель ударил в голову Ханта сильнее, вызывая слабость в конечностях, из-за которой ему не хотелось вставать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стивен направился к выходу. Проходя мимо Сида, который уже храпел на стуле, он вышел на улицу, прихватив с собой дополнительный кошелек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цена за помощь определялась им самим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В гостинице горел свет. Хотя шум утих, в воздухе висела душная тяжесть. Выйдя наружу, Стивен ощутил освежающую прохладу ночного ветра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кошелек висел на поясе. Подняв взгляд, Стивен заметил игру света и теней в конце переулка под лунным светом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то есть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стивен взглянул на окно внизу, сжал рукоять меча и на цыпочках свернул в смежный переулок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночью город Тансань был гораздо опаснее, чем днем, и патрули были загружены работой. Стивену не следовало гнаться за этой тенью, но сегодня ему постоянно казалось, что за ним наблюдают. Пусть всего мгновение, но быть под прицелом чьего-то внимания — плохой знак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если не удастся поймать, нужно хотя бы выяснить, кто это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луна светила тускло, но шаги Стивена были твердыми и уверенными. Он знал каждый уголок этого города.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Добравшись до наиболее вероятного места укрытия, он выхватил меч, но острие уперлось лишь в пустую стену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Никого? — Стивен слегка прикрыл глаза, убрал меч и, взглянув на путь, по которому пришел, направился к выходу из переулка. — Возможно, показалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокая фигура юноши вытянулась в лунном свете, а затем исчезла в конце улицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Юань, стоявший у входа в первоначальный переулок, тихо усмехнулся. Он не стал сразу двигаться, лишь спокойно наблюдал за гостиницей, которая постепенно погружалась в ночную тишину, терпеливо ожидая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не ожидал встретить сегодня Стивена. Бдительность юноши значительно превышала бдительность всех остальных обитателей гостиницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночь была тихой, лишь иногда ветер шевелил гальку. Казалось, никто не проходит мимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но спустя четверть часа из соседнего переулка послышались крайне легкие шаги. Появилась высокая фигура юноши. Меч со щелчком вернулся в ножны, и фигура растворилась в ночном ветре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Юань проводил взглядом исчезающего человека, отошел от стены и направился в сторону своей гостиницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его уход остался незамеченным, так же как и возвращение. Он поднялся наверх сквозь шум первого этажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночная жизнь только начиналась, и даже на втором этаже было шумно. Но как только дверь закрылась, все звуки остались снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плащ и шляпа вновь заняли свои места. Кот, спавший на подушке, остался в том же положении, в каком Сюй Юань оставил его, даже не пошевелившись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Юань вымыл руки и дернул за звонок. Прошло немало времени, прежде чем постучали в дверь. Открыв ее и передавая поднос с едой, Сюй Юань увидел, что в голосе и выражении лица Дейси сквозила явная усталость:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Бранд, простите за ожидание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо за труды, — сказал Сюй Юань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дейси взяла поднос и улыбнулась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это пустяки. Желаю вам спокойной ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодарю, — Сюй Юань кивнул с улыбкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дейси с облегчением выдохнула, развернулась и ушла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь за ней закрылась, без малейшего намека на желание задержать ее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дейси слегка прикусила губу и спустилась с подносом вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было уже глубоко за полночь. Сюй Юань задернул тяжелые шторы, расстегнул кожаный пояс и лег в кровать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкое одеяло позволяло телу расслабиться, но мысли неизбежно возвращались к информации, полученной вечером. Например... тростниковый сахар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В таком климате выращивать сахарный тростник крайне сложно, поэтому сахар был большой редкостью. Дефицит вкусовых добавок делал сладости особенно популярными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помимо тростникового сахара, существовала и другая разновидность, способная его заменить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но чтобы наладить необходимые связи, ему, возможно, потребуется помощь Стивена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лестница на чердак тихо скрипнула. В районе низких домов этот звук не казался резким, ведь даже ночное ворочание могло заставить деревянную кровать скрипеть на весь квартал, не говоря уже о детском плаче и возне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокая фигура открыла дверь на чердаке, открывая вид на комнату, которая не была такой уж низкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя пространство было тесным: одна кровать, два сложенных деревянных ящика, рядом стоял стул с грубой резьбой, в углу лежали короткие сапоги, на стене висели инструменты для ухода за кожаной броней. Все это заполняло комнату до отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но уют создавало то, что все вещи лежали на своих местах. Даже выцветшее от частых стирок льняное постельное белье было заправлено идеально ровно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стивен снял накидку и повесил ее на крючок у стены. Убедившись, что от одежды не пахнет алкоголем, он открыл кувшин в углу, смыл с себя дневную пыль и лег на довольно длинную деревянную кровать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Меч прислонился к окну. Он снял с пояса потяжелевший кошелек, пересчитал золотые монеты, и на его губах появилась довольная улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя часть средств вскоре уйдет на оплату товаров, прибыль оказалась значительно выше, чем в прошлый раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он засунул кошелек под подушку, но при повороте почувствовал дискомфорт от твердого предмета на поясе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стивен тихо вскрикнул, слегка приподнялся и достал содержимое поясной сумки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была изящная деревянная шкатулка, маленькая и округлая, с тонкой резьбой. Сама по себе она выглядела как произведение искусства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аромат розового меда был надежно запечатан внутри, но все же пробивалась едва уловимая нотка запаха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стивен вертел в руках маленькую коробочку, недоумевая, почему тогда не продал ее вместе с остальным товаром. С ней он мог бы запросить у Ханта еще одну золотую монету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было ли это потому, что подарок служил извинением?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>