--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -1247,82 +1247,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ПодБольшимМостом: [Полегче, не оскорбляй школьников. Меня в игре как раз школьники постоянно тащат. Сейчас дети играют очень даже круто.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ОставайсяМилой ответил МолчуМолчуМолчуМолчу: [Ахаха, насмешил. Может, тогда ваша госпожа сама наконец объяснит всё по-человечески? Давайте доказательства. Изложите всё так же подробно, как автор темы.]</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>