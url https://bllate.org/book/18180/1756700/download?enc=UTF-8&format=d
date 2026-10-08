--- v0 (2026-07-31)
+++ v1 (2026-10-08)
@@ -14,83 +14,2947 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t>Его статус: идёт перевод</w:t>
+        <w:t>Земные цветочные духи, конечно, не могли сравниться благородством и чистокровностью с небожителями. Звездные монархи Яогуан и Юйхэн не упускали случая выразить свое недовольство, сокрушаясь, что их названого брата окончательно сбили с пути истинного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже звезда-помощник Фу, верный хранитель Кайяна, не раз заводил унылые разговоры, уговаривая его прекратить эти сомнительные свидания с земной нечистью, дабы не ронять достоинство небесного воинства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он с завидным упорством твердил, что если слухи дойдут до ушей Тайбая Синцзюня или других ревнителей догм — старых зануд, обожающих совать нос в чужие дела, — те непременно нашепчут Тянь-ди невесть что.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наш Тянь-ди правитель неплохой, да только больно доверчив, — ворчал Фу. — Стоит кому-то подлить масла в огонь, как он тут же вспыхивает. Зачем ты сам даешь им в руки оружие против себя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, Кайян все эти предостережения пропускал мимо ушей. Стоило выдаться свободной минутке, он привычно ускользал в земной мир, чтобы провести время с Ляньхуа-цзином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Редкие дары от Тянь-ди или матушки Ванму Няннан, изысканные гостинцы от друзей-небожителей — всё это Кайян бережно прятал в рукавах и уносил вниз, чтобы порадовать своего подопечного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что в желудке Ляньхуа-цзина бесследно исчезали и чудодейственные пилюли Тайшан Лаоцзюня, и припрятанный Босоногим бессмертным Чицзяо Дасянем драгоценный нектар, и даже лунные пряники, испеченные самой богиней Чанъэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты просто переводишь ценности на грязь, мечешь бисер перед свиньями! — качал головой Звездный монарх Яогуан, сокрушенно вздыхая. — С такой заботой этот сорняк скоро совсем сядет тебе на шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простые смертные нянчат своих детей от силы несколько десятков лет, — парировал Кайян, прищурившись, — а я растил его несколько тысяч лет, прежде чем он смог принять человеческий облик. И кого мне, по-твоему, баловать? Тебя, что ли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От подобной наглости Яогуан едва не задохнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вот настал день великого персикового пира. Получив заветный плод бессмертия, Кайян по устоявшейся привычке незаметно спрятал его за пазуху и в предвкушении поспешил к своему любимцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако еще издалека он заметил неладное: на востоке клубились тяжелые иссиня-черные тучи. Ослепительно-белые молнии с треском рассекали небосвод, свирепо и слепо хлеща по склонам, словно гигантская сияющая сеть, опустившаяся на гору Фуцюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раскаты грома, следовавшие один за другим без малейшей передышки, сотрясали землю. Горы дрожали, вековые деревья испуганно гнулись к самой земле. Зрелище было поистине устрашающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кайян недоумевал. Он быстро подсчитал сроки: Небесная кара настигает земных духов раз в пятьсот лет. Его питомцу едва исполнилось восемьсот, так что до следующего испытания оставалось еще добрых два века.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да и во всей округе Фуцюй не водилось тварей, способных разгневать небеса столь яростным шквалом. Происходящее казалось не просто странным, а зловещим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не теряя времени на бесплодные раздумья, Кайян устремился к пылающим склонам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг небеса расколол оглушительный взрыв. Девять столпов ослепительного священного пламени пробили облака и обрушились прямо на вершину горы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же мгновение вспыхнул яростный пожар. Клубы удушливого дыма взметнулись к облакам, затмевая солнце; мир вокруг погрузился в непроглядный, зловещий мрак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Метавшиеся в панике лесные звери оглашали окрестности истошным воем, слепо бросаясь прямо в огонь в тщетных попытках спастись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло едва ли несколько минут, как громыхнуло вновь — да так, словно целая скала рухнула в морскую пучину. Гора Фуцюй содрогнулась, вздымая к небесам тучи вековой пыли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Селевые потоки и обломки камней с грохотом покатились вниз, точно мифический великан Гунгун сокрушил священную опору неба — гору Бучжоу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раскинувшийся у подножия городок Фуцюй в мгновение ока исчез под лавиной грунта и валунов. Тысячи жителей даже не успели понять, что происходит, как оказались погребены заживо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда пелена пыли наконец рассеялась, взору Кайяна предстала жуткая картина: священная гора была расколота надвое гигантской трещиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Образовавшаяся между обрывами котловина напоминала огромную чашу, дочерна выжженную небесным огнем и усыпанную обугленной крошкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Куда ни кинь взгляд — повсюду громоздились руины и тлен. Окрестности превратились в сущий ад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От некогда густых лесов остались лишь обугленные щепки. В перемешанной с золой земле виднелись клочья плоти и обрубки тел несчастных лесных обитателей. Воздух пропитался удушливой гарью и сладковатым металлическим запахом свежей крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Посреди этого пепелища, грозно сверкая серебряными доспехами, стоял отряд небесных воинов. Они замерли с копьями и алебардами наперевес, олицетворяя собой непреклонную волю небес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В небесах все еще ворчал гром — глухо, угрожающе, словно предупреждая всякого, кто посмеет вмешаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В самом центре этого кольца, окруженная стражей, высилась хрупкая фигура в нежно-розовом одеянии. При виде него Кайян почувствовал, как сжалось сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какую беду мог навлечь этот бесхитростный и добрый глупыш, раз против него снарядили целое войско и обрушили гнев девяти небес? Не раздумывая больше, Кайян стремительно опустился на выжженную землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я исполняю волю Тянь-ди: караю мятежного демона! Прошу почтенного небожителя не мешать! — Тяньпэн сделал шаг вперед, преграждая Кайяну путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Огромный, саженей в плечах, с суровым взглядом из-под густых бровей и буйной черной бородой, закрывавшей едва ли не половину лица, он выглядел невероятно грозно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его зычный голос прозвучал подобно удару колокола. Кайян от неожиданности вздрогнул, оступился на обугленной ветке и едва не упал. Спешно вернув себе невозмутимый вид, он мягко улыбнулся маршалу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Осмелюсь спросить, почтенный воитель, чем провинился этот жалкий Ляньхуа-цзин, раз сам Тяньпэн снизошел до мира смертных ради его усмирения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Близкой дружбы между ними никогда не водилось, однако они верой и правдой служили одному престолу уже не одну тысячу лет и прекрасно знали друг друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кайян прекрасно понимал характер воителя: Тяньпэн был прямодушен, грубоват, но честен. Его единственным изъяном оставалась слепая преданность букве небесного закона. Обвести вокруг пальца такого служаку было куда проще, чем изворотливого и подозрительного Яогуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не вижу причин скрывать это от вас, уважаемый, — Тяньпэн тяжело вздохнул, сделав шаг ближе. — Принцесса Яо Цзи тайно сошлась со смертным по имени Ян Тянью и родила от него троих детей. Да Цзиньу получил приказ истребить всё семя беззаконного союза и вернуть принцессу на небо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Однако средний сын, мальчишка Ян Цзянь, сумел ускользнуть и укрылся здесь, на горе Фуцюй. Ляньхуа-цзин мало того что наотрез отказался выдать беглеца, так еще и убил Да Цзиньу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тянь-ди в ярости. Он повелел стереть этого дерзкого наглеца в порошок, лишив его права на перерождение, — Тяньпэн наклонился к самому уху Кайяна, обдав его жаром своего дыхания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне известно, что вас связывали приятельские узы, — понизив голос до глухого рокота, добавил маршал, — но воля Тянь-ди священна. Прошу вас, не вмешивайтесь. Не усложняйте мне службу и не навлекайте на себя гнев Владыки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется, я и помыслить не смею о том, чтобы чинить препятствия императорской воле, — примирительно улыбнулся Кайян. — Но мы знались с этим глупцом долгие годы, и у него осталась пара моих безделушек, которые мне бы хотелось забрать. Это займет всего мгновение, будьте так добры, позвольте мне подойти к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тяньпэн нахмурился, в его глазах промелькнуло сомнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наш Тянь-ди желает лишь смерти бунтовщика, — вкрадчиво прошептал Кайян. — До такой малости ему дела точно не будет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тяньпэн еще немного поколебался, но все же кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно. Только поспешите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Премного благодарен, — Кайян слегка склонил голову в изящном поклоне и неспешно направился к осужденному. Оказавшись рядом, он слегка наклонил голову набок, с легким любопытством разглядывая Ляньхуа-цзина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот был изранен. Смертельно бледное лицо казалось почти прозрачным, а из уголка рта тонкой струйкой бежала алая кровь. Капли падали на его нежно-розовое одеяние с широкими рукавами, расплываясь по шелку узорами, похожими на бутоны дикой сливы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив приближение Кайяна, дух испуганно вскинул руку, пытаясь стереть кровь с лица, и измученно улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не думал, что перед смертью увижу тебя снова... Теперь мне и умирать не так страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и дурак же ты, — тихо вздохнул Кайян, качая головой. — О чем ты думал, когда пошел против воли Владыки? Зачем убил Да Цзиньу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто не мог смотреть на их жестокость, — упрямо вскинул подбородок Ляньхуа-цзин. — Они ведь хотели убить ребенка! Совсем еще дитя...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что теперь? Страшно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Немного, — честно признался тот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Кайяна потеплел, наполнившись мягкостью:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не бойся. Я ведь обещал, что всегда защищу тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ляньхуа-цзин на миг застыл, не веря своим ушам, а затем его бледное лицо озарила счастливая, искренняя улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не бойся, я всегда защищу тебя...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О, как давно Кайян впервые произнес эти слова?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Триста лет назад, во время его первого испытания грозой, когда молнии готовы были разорвать новорожденную душу на части. Кайян явился прямо из грозовых туч, крепко сжал его дрожащую руку и успокоил этим простым обещанием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот день дух не пострадал — Кайян принял весь удар небесного гнева на себя, после чего долго зализывал раны в своих покоях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кайян, на этот раз... — он хотел сказать, чтобы тот уходил и не пытался его спасти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь против воли Тянь-ди не пойдешь, и глупо было бы погибнуть вдвоем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но договорить он не успел — грудь пронзила такая дикая боль, что воздух застрял в горле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ужасе опустив взгляд, Ляньхуа-цзин увидел, что тонкие пальцы Кайяна погрузились глубоко в его грудную клетку и теперь медленно вытягивают оттуда слабо мерцающую багряную сферу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его душу. Его жизненную эссенцию!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кайян безжалостно вырывал его изначальный дух!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо несчастного стало мертвенно-серым. Он оцепенело смотрел на своего покровителя, и в его взгляде мешались недоумение, неверие, гнев и смертная тоска, застилая взор пеленой слез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разорванная грудь горела огнем, волны мучительной боли накатывали одна за другой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но куда страшнее была рана душевная. Этот удар Кайян нанес в самое сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва шевеля белыми губами, дух вытолкнул хриплый шепот:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За... зачем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сквозь туман, застилавший взор, он видел лишь равнодушную, привычную улыбку Кайяна. Голос того прозвучал все так же лениво и небрежно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж ты прогневал Тянь-ди, живым тебе все равно не уйти. Я вложил слишком много сил в то, чтобы взрастить твою душу, не пропадать же добру даром? Заберу ее, сварю отличное снадобье бессмертия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так все это время... ты был со мной лишь ради того, чтобы дождаться этого дня и пустить мою душу на зелье? — Ляньхуа-цзин в ужасе широко распахнул глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кайян преспокойно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно. А иначе зачем мне, по-твоему, сдался какой-то мелкий лесной демон?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зажимая руками хлещущую из груди кровь, дух затрясся всем телом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоя забота... ласка... Всё это было ложью?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кайян лишь мягко улыбнулся в ответ, но это молчание ранило сильнее любых слов. Ответ, лишающий последней надежды, явственно читался в его глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекрасно... как же это прекрасно, — задыхаясь, дух попятился назад. На его прекрасном лице отразилась бездонная пучина гнева и боли. — А ведь я верил тебе... любил тебя всем сердцем!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, я тоже не обижал тебя все эти годы. Не могу же я остаться в убытке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ляньхуа-цзин посмотрел на предателя. В его взгляде вспыхнула такая яростная ненависть, что Кайяну на миг стало не по себе. Чеканя каждое слово, дух процедил сквозь зубы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кайян... Если есть на свете перерождение... клянусь, пусть даже мне придется пойти против законов Неба и Земли, против всего живого в трех мирах и шести путях... я найду тебя и уничтожу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Последнее слово эхом разнеслось над ущельем. Фигура юноши внезапно растаяла в воздухе, а на землю упал огромный розовый бутон лотоса. На глазах у Кайяна нежные лепестки поблекли, почернели и рассыпались сухим пеплом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кайян молча смотрел на серую труху у своих ног. Улыбка так и не сошла с его губ, и никто во всем мире не смог бы угадать, какая буря бушевала в тот миг у него в душе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эту легенду Ло Кэ слышал от бабушки еще в раннем детстве, поэтому многие подробности давно стерлись из его памяти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, Кайян своими руками убил Ляньхуа-цзина? — потрясенно переспросил Е Си.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не убил бы он — прикончил бы Тяньпэн, — Ло Кэ лениво откинулся на спинку стула, безразлично вертя в пальцах куклу-марионетку. — Кайян просто решил, что ценной добыче не стоит пропадать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но они же были друзьями... — Е Си сокрушенно покачал головой. — Как только рука поднялась?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>