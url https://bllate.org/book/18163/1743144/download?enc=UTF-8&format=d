--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя тон его голоса не отличался от обычного, Хуай Сюй почему-то уловил в нём нотки отчаяния, как тогда, когда он случайно уронил на пол старинную фарфоровую тарелку, разбив её на мелкие осколки.</w:t>
+        <w:t>Хотя тон его голоса не отличался от обычного, Хуай Сюй почему-то уловил в нём нотки отчаяния, как тогда, когда он случайно уронил на пол старинную фарфоровую тарелку, разбив её на мелкие осколки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он потрепал Хуай Сюя по волосам, выдохнул и тихо сказал: «Возвращайся домой».</w:t>
+        <w:t>Он потрепал Хуай Сюя по волосам, выдохнул и тихо сказал: «Возвращайся домой».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот день после занятий Хуай Сюй, как обычно, собирался пойти в Институт управления и экономики, чтобы подождать Цзин Чжэнсюаня, и вместе пойти домой, но неожиданно его нашла Си Цин.</w:t>
+        <w:t>В тот день после занятий Хуай Сюй, как обычно, собирался пойти на факультет управления и экономики, чтобы подождать Цзин Чжэнсюаня, и вместе пойти домой, но неожиданно его нашла Си Цин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,210 +2830,50 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Ты в последнее время очень усталый, да? Выглядишь немного измождённым», — сказала Си Цин, внимательно глядя на него.</w:t>
-[...158 lines deleted...]
-        </w:rPr>
         <w:t>Услышав его слова, Си Цин слегка вскинула брови и как бы невзначай спросила: «Чжэнсюань в последнее время очень занят?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3534,83 +3374,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>P.S.: Всем привет! Хочу сказать, что в ближайшие 5 дней у меня своего рода мини-отпуск~ Главы либо не будут выходить, либо будут, но очень редко. Ко всему прочему, со следующей главы, как и на сайте оригинального автора, контент будет платным~ </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P.S.: Всем привет! Хочу сказать, что в ближайшие 5 дней у меня своего рода мини-отпуск~ Главы либо не будут выходить, либо будут, но очень редко. Ко всему прочему, со следующей главы, как и на сайте оригинального автора, контент будет платным~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,99 +3470,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>