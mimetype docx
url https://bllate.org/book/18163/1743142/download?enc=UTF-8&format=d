--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Си Цин в своё время была похожая ситуация, но ей повезло встретить Цзин Хэна.</w:t>
+        <w:t>У Си Цин в своё время была похожая ситуация, но ей повезло встретить Цзин Хэ Хэна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзин Чжэнсюань уже собирался ответить, но вдруг вспомнил, что он не добавлял Шу Цзиньвэй в WeChat. Значит, это…?</w:t>
+        <w:t>Цзин Чжэнсюань уже собирался ответить, но вдруг вспомнил, что он не добавлял Шу Цзиньвэя в WeChat. Значит, это…?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,83 +1678,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он встал: «Я провожу тебя донизу».</w:t>
-[...31 lines deleted...]
-        <w:t>Хуай Сюй запротестовал: «С твоей раной лучше поменьше ходить, иначе новая кожа долго не заживёт».</w:t>
+        <w:t>Он встал: «Я провожу тебя вниз».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй запротестовал: «С твоей раной лучше поменьше ходить, иначе рана еще долго не заживёт».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Се Кайянь посмотрел на колено Цзин Чжэнсюаня: «Давайте я его поддержу».</w:t>
+        <w:t>Се Кайянь посмотрел на колено Цзин Чжэнсюаня: «Давай я его поддержу».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,131 +3086,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>