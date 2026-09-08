--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзин Чжэнсюань опустил палочки для еды, сцепил пальцы на столе, несколько раз провернул большие пальцы друг вокруг друга и сказал: «Не помню».</w:t>
+        <w:t>Цзин Чжэнсюань опустил палочки для еды, сцепил пальцы на столе, несколько раз провернул большие пальцы вокруг друг друга и сказал: «Не помню».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Конечно, разве это странно?» — Хуай Сюй почувствовал, что реакция Цзин Чжэнсюаня была немного странной, и непонимающе посмотрел на него. — Вы же дрались с ним в детстве, ты забыл?</w:t>
+        <w:t>«Конечно, разве это странно?» — Хуай Сюй почувствовал, что реакция Цзин Чжэнсюаня была немного странной, и непонимающе посмотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы же дрались с ним в детстве, ты забыл?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Одни из них… значит, их было ещё много?</w:t>
+        <w:t>Одними из них… значит, их было ещё много?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький Хуай Сюй думал, что его план по изменению друга удался, но он не знал, что Цзин Чжэнсюань ещё в раннем детстве научился водить других за нос.</w:t>
+        <w:t>Маленький Хуай Сюй думал, что его план по изменению друга удался, но он не знал, что Цзин Чжэнсюань ещё в раннем детстве научился водить других за нос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«А ты ещё помнишь, что я твоя мама», — тон Си Цин мгновенно сменился с дружелюбного на саркастический.</w:t>
+        <w:t>«А, ты ещё помнишь, что я твоя мама», — тон Си Цин мгновенно сменился с дружелюбного на саркастический.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,99 +3534,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>