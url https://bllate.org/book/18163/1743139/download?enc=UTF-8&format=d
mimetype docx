--- v0 (2026-07-23)
+++ v1 (2026-09-08)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«У моей подруги есть знакомые в Университете Цзиньчэн. У них есть группа для любителей пейринга. Кстати, никому не рассказывайте, это секрет».</w:t>
+        <w:t>«У моей подруги есть знакомые в Университете Цзинь. У них есть группа для любителей их пейринга. Кстати, никому не рассказывайте, это секрет».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,115 +558,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В Университете Цзиньчэн есть такая группа?!</w:t>
-[...63 lines deleted...]
-        <w:t>Достаточно слегка повернуть голову, чтобы увидеть твой шокирующий заголовок!</w:t>
+        <w:t>В Университете Цзинь есть такая группа?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постойте! Та девушка, ты же говорила, что никому не расскажешь, зачем же ты тогда всем об этом сообщила?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,83 +750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы его узнали студенты университета Цзиньчэн, эффект от сюрприза был бы несколько смазан.</w:t>
-[...31 lines deleted...]
-        <w:t>Он отошёл в самый дальний угол, где не слышно было разговоров, но при этом хорошо видно, как Цзин Чжэнсюань лихо играет на площадке, и где его не могли заметить студенты Цзиньчэна.</w:t>
+        <w:t>Если бы его узнали студенты университета Цзинь, эффект от сюрприза был бы несколько смазан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он отошёл в самый дальний угол, где не слышно было разговоров, но при этом хорошо видно, как Цзин Чжэнсюань лихо играет на площадке, и где его не могли заметить студенты Цзинь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,83 +910,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Команды университета Цзиньчэн и Киноакадемии были примерно равны по силе, и исход игры зависел скорее от удачи.</w:t>
-[...31 lines deleted...]
-        <w:t>Как оказалось, анализ Хуай Сюя был верным: финальный свисток прозвучал сразу после того, как мяч последней команды Киноакадемии коснулся кольца, но не попал в него. Они проиграли университету Цзиньчэн с разницей в одно очко.</w:t>
+        <w:t>Команды университета Цзинь и Киноакадемии были примерно равны по силе, и исход игры зависел скорее от удачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как оказалось, анализ Хуай Сюя был верным: финальный свисток прозвучал сразу после того, как мяч последней команды Киноакадемии коснулся кольца, но не попал в него. Они проиграли университету Цзинь с разницей в одно очко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,83 +1614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Цзин Чжэнсюань: А Сюань»</w:t>
-[...31 lines deleted...]
-        <w:t>«Цзин Чжэнсюань: Я случайно снова поранился…»</w:t>
+        <w:t>Цзин Чжэнсюань: «А Сюй»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань: «Я случайно снова поранился…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,83 +4046,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>