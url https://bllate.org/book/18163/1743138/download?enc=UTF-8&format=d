--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>*отсылка к сказке «Новое платье короля» Х.К. Андерсона</w:t>
+        <w:t>*отсылка к сказке «Новое платье короля» Х.К. Андерсона</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сон у Хуай Сюя всегда был крепким, к тому же высокая температура тоже способствовала глубокому сну, поэтому его было трудно разбудить даже от нежных прикосновений Цзин Чжэнсюаня. Он проспал всю процедуру.</w:t>
+        <w:t>Сон у Хуай Сюя всегда был крепким, к тому же высокая температура тоже способствовала глубокому сну, поэтому его было трудно разбудить, тем более нежными прикосновениями Цзин Чжэнсюаня. Он проспал всю процедуру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва он сядет на пассажирское сиденье, у него сразу вид, будто он не спал три дня. Какой инструктор это выдержит?</w:t>
+        <w:t>Едва он сядится на пассажирское сиденье, у него сразу вид, будто он не спал три дня. Какой инструктор это выдержит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за слабого здоровья Хуай Сюй очень дорожит жизнью, не только своей, но и чужой.</w:t>
+        <w:t>Из-за слабого здоровья Хуай Сюй очень дорожит жизнью, не только своей, но и чужими.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Со всех сторон раздавались крики болельщиков. Хуай Сюй увидел на противоположной трибуне флаги Университета Цзиньчэн, группа людей размахивала ими и неистово ликовала, когда Цзин Чжэнсюань забрасывал мяч.</w:t>
+        <w:t>Со всех сторон раздавались крики болельщиков. Хуай Сюй увидел на противоположной трибуне флаги Университета Цзинь, группа людей размахивала ими и неистово ликовала, когда Цзин Чжэнсюань забрасывал мяч.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Тот, что с чёрной повязкой, это тот самый парень с официального аккаунта Университета Цзиньчэн. Красавчик, правда?»</w:t>
+        <w:t>«Тот, что с чёрной повязкой, это тот самый парень с официального аккаунта Университета Цзинь. Красавчик, правда?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,115 +3566,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он*-то об этом не знал.</w:t>
-[...63 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Он об этом не знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,131 +3694,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для нас же это означает, что в детстве Цзин Чжэнсюань не стеснялся обтирать Хуай Сюя, он не обращал внимания на его наготу, как будто на нём была одежда (хотя на самом деле её не было, как и платья на короле). То есть, он не придавал значения интимности момента.</w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Для нас же это означает, что в детстве Цзин Чжэнсюань не стеснялся обтирать Хуай Сюя, он не обращал внимания на его наготу, как будто на нём была одежда (хотя на самом деле её не было, как и платья на короле). То есть, он не придавал значения интимности момента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>