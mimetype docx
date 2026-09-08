--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«…» Шу Цзиньвэй помолчал, а затем кивнул: «Хорошо. Значит, это считается, что ты попросил меня о помощи?»</w:t>
+        <w:t>«…» Шу Цзиньвэй помолчал, а затем кивнул: «Хорошо. Значит, это считается, что вы попросили меня о помощи?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,115 +1294,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«А из-за чего тебя в тот день хулиганы окружили?» — снова спросил Хуай Сюй.</w:t>
-[...63 lines deleted...]
-        <w:t>«Ни в коем случае, говори», — ответил Хуай Сюй.</w:t>
+        <w:t>«А из-за чего вас в тот день хулиганы окружили?» — снова спросил Хуай Сюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав этот вопрос, Шу Цзиньвэй опустил голову, начал теребить пальцы и после долгой паузы сказал: «Только не смейтесь надо мной».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ни в коем случае, говорите», — ответил Хуай Сюй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзин Чжэнсюань очень беспокоился за него. Он заранее отнёс цинь Хуай Сюя обратно в комнату клуба, а затем вернулся за ним.</w:t>
+        <w:t>Цзин Чжэнсюань очень беспокоился за него. Он заранее отнёс гуцинь Хуай Сюя обратно в комнату клуба, а затем вернулся за ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Некоторые стыре вещи всё же лучше новых.</w:t>
+        <w:t>Некоторые старые вещи всё же лучше новых.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда запах спирта почти выветрился, Цзин Чжэнсюань, поджав губы, немного подумал и всё же снял с Хуай Сюя пижамные штаны, чтобы обтереть спиртом его паховые области.</w:t>
+        <w:t>Когда запах спирта почти выветрился, Цзин Чжэнсюань, поджав губы, немного подумал и всё же снял с Хуай Сюя пижамные штаны, чтобы обтереть спиртом его паховую область.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,131 +3118,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>