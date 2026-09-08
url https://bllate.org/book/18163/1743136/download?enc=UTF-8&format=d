--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Группа людей смотрела то на них, то вспоминала события той ночи на Хэллоуин и не могла не убедиться в том, что их пейринг — реальность.</w:t>
+        <w:t>Группа людей то смотрела на них, то вспоминала события той ночи на Хэллоуин и не могла не убедиться в том, что их пейринг — реальность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за этой суматохи подошло время второй репетиции.</w:t>
+        <w:t>Из-за этой суматохи они не заметили как подошло время второй репетиции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В клубе старинной музыки были не только цини, но и другие традиционные инструменты, такие как гучжэн, шэн, сяо и сюнь.</w:t>
+        <w:t>В клубе старинной музыки были не только гуцини, но и другие традиционные инструменты, такие как гучжэн, шэн, сяо и сюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзин Чжэнсюань нёс цинь Хуай Сюя, и они шли бок о бок, незаметно оказавшись впереди колонны.</w:t>
+        <w:t>Цзин Чжэнсюань нёс гуцинь Хуай Сюя, и они шли бок о бок, незаметно оказавшись впереди колонны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзин Чжэнсюань помог Хуай Сюю отнести цинь за кулисы и остался с ним ждать выхода.</w:t>
+        <w:t>Цзин Чжэнсюань помог Хуай Сюю отнести гуцинь за кулисы и остался с ним ждать выхода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Цветочное бельканто**?! И это исходит из такого худощавого тела?! Да ты просто мастер маскировки!»</w:t>
+        <w:t>«Цветочное бельканто**?! И это скрывалось в таком худощавом теле?! Да ты просто мастер маскировки!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,131 +3278,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>