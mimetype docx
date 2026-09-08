--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эта группа была своего рода центром для любителей пейринга в университете Цзиньчэн, в ней состояли студенты Цзиньда, обожающие пейринги.</w:t>
+        <w:t>Эта группа была своего рода центром для любителей пейринга в университете Цзинь, в ней состояли студенты университета Цзинь, обожающие пейринги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,83 +750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Университет Цзиньчэн, как известный на всю страну вуз, естественно, привлекал множество талантливых людей, которые обладали широким кругозором и высокой степенью принятия различных меньшинств.</w:t>
-[...31 lines deleted...]
-        <w:t>Не просто высокой, а они были даже рады этому способствовать.</w:t>
+        <w:t>Университет Цзинь, как известный на всю страну вуз, естественно, привлекал множество талантливых людей, которые обладали широким кругозором и высокой степенью принятия различных меньшинств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настолько высокой, что они были даже рады этому способствовать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наблюдая за взаимодействием Хуай Сюя и Цзин Чжэнсюаня, напитки похожие внешне на кровь в руках участников группы становились ещё слаще.</w:t>
+        <w:t>Наблюдая за взаимодействием Хуай Сюя и Цзин Чжэнсюаня, напитки похожие внешне на кровь в руках участников группы становились ещё слаще.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуай Сюй потрогал толстый белоснежный плащ: «Это что такое?»</w:t>
+        <w:t>Хуай Сюй потрогал толстый белоснежный плащ: «Это что такое?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Хуай Сюй? Не ожидал, что тебе тоже это нравится», — в алых глазах вампира невозможно было скрыть восторг.</w:t>
+        <w:t>«Хуай Сюй? Не ожидал, что тебе тоже такое нравится», — в алых глазах вампира невозможно было скрыть восторг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуай Сюй подумал, что всё равно делать нечего, и решил пойти в клуб старинной музыки попрактиковаться в игре на цине. Поэтому сразу после занятий он отправился туда.</w:t>
+        <w:t>Хуай Сюй подумал, что всё равно делать нечего, и решил пойти в клуб старинной музыки попрактиковаться в игре на гуцине. Поэтому сразу после занятий он отправился туда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэн Фан выбрала для него комплект нефритово-белого цвета: «Вот, это твой, примерь, подойдёт ли размер. Я специально отдала его в химчистку, он чистый».</w:t>
+        <w:t>Шэн Фан выбрала для него комплект нефритово-белого цвета: «Вот, это твой, примерь, подойдёт ли размер. Я специально отдавала его в химчистку, он чистый».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Что ты церемонишься, всё оплачено из бюджета клуба. Я все ханьфу отдала в химчистку, не бери в голову», — Шэн Фан с улыбкой махнула рукой.</w:t>
+        <w:t>«Что ты церемонишься, всё оплачено из бюджета клуба. Я все ханьфу отдавала в химчистку, не бери в голову», — Шэн Фан с улыбкой махнула рукой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«В день юбилейного концерта девушки в зале просто сойдут с ума?!»</w:t>
+        <w:t>«В день юбилейного концерта девушки в зале просто сойдут с ума!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>*Белый и Чёрный Бессмертные (白无常 и 黑无常, бай учан и хэй учан) — это две фигуры из китайской мифологии и даосизма, являющиеся помощниками Яньло-вана (阎罗王), правителя подземного мира Диюй (地狱). Они отвечают за сопровождение душ умерших в загробный мир. </w:t>
+        <w:t>*Белый и Чёрный Бессмертные (白无常 и 黑无常, бай учан и хэй учан) — это две фигуры из китайской мифологии и даосизма, являющиеся помощниками Яньло-вана (阎罗王), правителя подземного мира Диюй (地狱). Они отвечают за сопровождение душ умерших в загробный мир. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Белый Бессмертный - его зовут Се Биань (谢必安), что можно перевести как «Благодарность за обязательность».</w:t>
+        <w:t>Белый Бессмертный - его зовут Се Биань (谢必安), что можно перевести как «Благодарность за обязательность».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,99 +3406,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>