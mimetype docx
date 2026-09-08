--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуай Сюю тоже стало любопытно. Он вышел из игры «Троецарствие» и переключился на приложение с короткими видео. Ещё до того, как он успел найти официальный канал университета Цзиньчэн, ему уже было предложено это видео в рекомендациях.</w:t>
+        <w:t>Хуай Сюю тоже стало любопытно. Он вышел из игры «Троецарствие» и переключился на приложение с короткими видео. Ещё до того, как он успел найти официальный канал университета Цзинь, ему уже было предложено это видео в рекомендациях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Разве это не мой давно потерянный муж? Оказывается, он пошёл в университет Цзиньда красоваться?]</w:t>
+        <w:t>[Разве это не мой давно потерянный муж? Оказывается, он пошёл в университет Цзинь красоваться?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуай Сюй достал телефон, открыл официальный видеоканал университета Цзиньда, но сколько ни искал, так и не смог найти вчерашнее видео.</w:t>
+        <w:t>Хуай Сюй достал телефон, открыл официальный видеоканал университета Цзинь, но сколько ни искал, так и не смог найти вчерашнее видео.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Время быстро пролетело, и вот наступило 31 октября. Студенческий совет университета Цзиньда в этот день организовал Хэллоуин-вечеринку, на которую студенты могли записаться по желанию.</w:t>
+        <w:t>Время быстро пролетело, и вот наступило 31 октября. Студенческий совет университета Цзинь в этот день организовал Хэллоуин-вечеринку, на которую студенты могли записаться по желанию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,115 +3374,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуа То (華佗) был знаменитым врачом и хирургом, жившим в конце династии Восточная Хань. Его считают одним из основоположников традиционной китайской медицины и первым человеком, применившим анестезию во время операций.</w:t>
-[...63 lines deleted...]
-        <w:t>**«Шествие ста духов» (百鬼夜行, хякки яко или хякки ягё:) — это понятие из японского фольклора, описывающее ночное шествие множества сверхъестественных существ, таких как ёкаи (различные демоны, духи и монстры), они (огры), юрэи (призраки) и другие. Считается, что поверье о хякки яко возникло в период Хэйан (794–1185 гг.). Согласно легенде, раз в год, в определённую летнюю ночь, вся нечисть покидает свои обиталища и устраивает парад по улицам городов и деревень. Встреча с этой процессией считалась крайне опасной для человека, не имеющего духовной защиты, и, по поверьям, могла привести к болезни, безумию или даже смерти.</w:t>
+        <w:t>Хуа То (華佗) был знаменитым врачом и хирургом, жившим в конце династии Восточная Хань. Его считают одним из основоположников традиционной китайской медицины и первым человеком, применившим анестезию во время операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гуань Юй (關羽) был известным генералом, служившим во времена поздней династии Восточная Хань и эпохи Троецарствия. История с лечением его раны Хуа То является одним из самых известных эпизодов романа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**«Шествие ста духов» (百鬼夜行, хякки яко или хякки ягё:) — это понятие из японского фольклора, описывающее ночное шествие множества сверхъестественных существ, таких как ёкаи (различные демоны, духи и монстры), они (огры), юрэи (призраки) и другие. Считается, что поверье о хякки яко возникло в период Хэйан (794–1185 гг.). Согласно легенде, раз в год, в определённую летнюю ночь, вся нечисть покидает свои обиталища и устраивает парад по улицам городов и деревень. Встреча с этой процессией считалась крайне опасной для человека, не имеющего духовной защиты, и, по поверьям, могла привести к болезни, безумию или даже смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>