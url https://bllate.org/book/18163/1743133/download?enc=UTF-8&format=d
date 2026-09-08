--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -142,83 +142,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они шли и непринуждённо болтали, как вдруг навстречу им кто-то пошёл.</w:t>
-[...31 lines deleted...]
-        <w:t>«Привет, старший. Снова встречаемся», — с улыбкой сказал Шу Цзинь.</w:t>
+        <w:t>Они шли и непринуждённо болтали, как вдруг навстречу им кто-то вышел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Привет, старший. Мы снова встретились», — с улыбкой сказал Шу Цзиньвэй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шу Цзинь явно опешил. У него была внешность, как минимум, на восемь-девять баллов из десяти. Даже если он не был всеобщим любимцем, за ним наверняка ухаживало немало людей. Неужели его можно было так быстро забыть?</w:t>
+        <w:t>Шу Цзиньвэй явно опешил. У него была внешность, как минимум, на восемь-девять баллов из десяти. Даже если он не был всеобщим любимцем, за ним ухаживало немало людей. Неужели его можно было так быстро забыть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Позади них Шу Цзинь, услышав слова Цзин Чжэнсюаня, почувствовал, как у него похолодело внутри, и тут же замолчал.</w:t>
+        <w:t>Позади них Шу Цзиньвэй, услышав слова Цзин Чжэнсюаня, почувствовал, как у него похолодело внутри, и тут же замолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лишь у него самого были подобные обстоятельства, он же не может заставлять других страдать из-за него? Это было бы совсем неправильно.</w:t>
+        <w:t>Лишь у него самого были подобные обстоятельства, он же не может заставлять других страдать из-за него? Это было бы совсем неправильно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Юйхань был очень общительным и со всеми быстро сходился, поэтому он был в курсе всех сплетен в университете Цзиньда.</w:t>
+        <w:t>Цзян Юйхань был очень общительным и со всеми быстро сходился, поэтому он был в курсе всех сплетен в университете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,83 +3406,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t> </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,99 +3502,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>