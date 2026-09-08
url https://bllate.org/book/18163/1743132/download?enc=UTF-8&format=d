--- v0 (2026-07-23)
+++ v1 (2026-09-08)
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы избежать преследований со стороны странных родственников бывшего мужа, Хуай Мо переехала сюда с пятилетним Хуай Сюем, тем самым не только развеяв надежды семьи бывшего мужа, но и познакомившись с хорошими соседями по соседству.</w:t>
+        <w:t>Чтобы избежать преследований со стороны странных родственников бывшего мужа, Хуай Мо переехала сюда с пятилетним Хуай Сюем, тем самым не только развеяв надежды семьи бывшего мужа, но и познакомившись с хорошими людьми по соседству.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Конечно, это никогда не получалось с самого детства, Цзин Чжэнсюань всегда был крупнее его.</w:t>
+        <w:t>Конечно, этого никогда не получалось с самого детства, Цзин Чжэнсюань всегда был крупнее его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>просто великолепно. Каждая мышца была словно изваяна Микеланджело, безупречна до невозможности.</w:t>
+        <w:t>Тело же Цзин Чжэнсюаня было просто великолепно. Каждая мышца была словно изваяна Микеланджело, безупречна до невозможности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,131 +3086,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>*Тетя (阿姨 - āyí) - это вежливая форма обращения к женщине среднего или пожилого возраста, не являющейся родственницей. Она человек, помогающий по хозяйству и, возможно, присматривала за Хуай Сюем, когда он был младше. Так что оставлен оригинальный вариант текста с няней. По факту же она домработница. Домой к Цзин Чжэнсюаню в городе где они учатся тоже приходила тетя, то есть домработница, и готовила еду ┐(￣∀￣)┌</w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>*Тетя (阿姨 - āyí) - это вежливая форма обращения к женщине среднего или пожилого возраста, не являющейся родственницей. Она человек, помогающий по хозяйству и, возможно, присматривала за Хуай Сюем, когда он был младше. Так что оставлен оригинальный вариант текста с няней. По факту же она домработница. Домой к Цзин Чжэнсюаню в городе где они учатся тоже приходила тетя, то есть домработница, и готовила еду ┐(￣∀￣)┌</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>