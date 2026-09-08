--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Ах! Совсем из головы вылетело», — Хуай Сюй хлопнул себя по лбу. «Простите, старший, в последнее время столько дел, совсем забыл. Спасибо, что специально зашли. Мне так неловко».</w:t>
+        <w:t>«Ах! Совсем из головы вылетело», — Хуай Сюй хлопнул себя по лбу. «Простите, старший, в последнее время столько дел, совсем забыл. Спасибо, что специально зашли. Мне так неловко».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«А ты ничего не понимаешь. Кто не хочет плакать от счастья в „Фантоме“?»</w:t>
+        <w:t>«А, ты ничего не понимаешь. Кто не хочет плакать от счастья в „Фантоме“?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,99 +3246,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>