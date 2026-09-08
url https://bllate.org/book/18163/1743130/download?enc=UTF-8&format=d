--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -14,3203 +14,3587 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуай Сюй посмотрел на руку Цзин Чжэнсюаня, бросил: «Ты подожди», и убежал.</w:t>
-[...3103 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Цзин Чжэнсюань с обеспокоенным видом медленно водил рукой по животу Хуай Сюя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он боялся, что у Хуай Сюя болит желудок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за болезни желудка детство Хуай Сюя было особенно тяжёлым. Ему многое нельзя было есть, и он мог только с завистью смотреть, как другие дети едят всё, что хотят, у него текли слюнки, но ему приходилось успокаивать себя тем, что эта еда невкусная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань видел это всего один раз, но его сердце разрывалось от жалости. Позже он приложил все усилия, чтобы улучшить состояние желудка Хуай Сюя, и теперь, хоть и не до конца, но ему хотя бы иногда можно было что-то попробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он приложил столько усилий, чтобы Хуай Сюй мог изредка есть то, что ему хочется, и он ни за что не допустит, чтобы он снова вернулся к прежней тяжёлой жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань, взяв Хуай Сюя за подбородок, с беспокойством спросил: «Ты не поел, потому что меня не было рядом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если подумать, то действительно, поскольку Цзин Чжэнсюань не позвал его, Хуай Сюй, увлёкшись репетицией, пропустил время обеда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда рядом был Цзин Чжэнсюань, Хуай Сюю никогда не приходилось беспокоиться о том, что и когда есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев обеспокоенное выражение лица друга, Хуай Сюй почувствовал себя немного виноватым. Он уже такой взрослый, а всё ещё позволяет другу детства беспокоиться о таких вещах, как еда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй, моргая глазами, в которых блестели слезинки, мягким голосом сказал: «Я забыл…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань слегка сжал его щёки и тихо вздохнул: «Ты действительно не можешь без меня, пойдём».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть он и сказал это, в душе Цзин Чжэнсюань был очень зол. Что за дурацкое празднование, он больше никогда не позволит Хуай Сюю есть одному.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Куда?» — Хуай Сюй на мгновение потерял нить разговора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань, взяв его за руку, не говоря ни слова, повёл к выходу из общежития: «Пойдём домой поедим».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только они открыли дверь, вернулись соседи Хуай Сюя и с удивлением спросили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О? Хуай Сюй, вы куда?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Твой друг детства…» — почему он выглядит ещё злее обычного?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Уже больше девяти часов, через несколько часов закрывают общежитие, не забудь вернуться пораньше.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В университете Цзинь довольно строгие правила проживания в общежитии. Чтобы сберечь студентов от неприятностей, общежитие закрывается в одиннадцать вечера. Иногда приходят преподаватели с проверкой, и тех, кто без уважительной причины остаётся на ночь вне общежития, записывают, а проступки злостных нарушителей дисциплины вносят в личное дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй с детства был примерным учеником в глазах учителей. Он не только хорошо учился, но и был очень дисциплинированным, поэтому, конечно, не стал бы ночевать где-то без причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всё объяснил и напоследок с нарочитой лёгкостью сказал: «Не волнуйтесь, я скоро вернусь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он это произнёс, как Цзин Чжэнсюань потянул его к лестнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй почувствовал, что с другом что-то не так, и поспешно начал успокаивать его: «Эм… не беспокойся, со мной всё будет в порядке».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань, держа Хуай Сюя за руку, глубоко вздохнул: «Сейчас всё в порядке, а что будет ночью? А завтра? А потом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ах, его друг снова начал строить безумные предположения, раздувая из мухи слона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но его нельзя было винить, здоровье Хуай Сюя требовало особого внимания, нельзя было быть небрежным ни в чём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно из-за него Цзин Чжэнсюань так беспокоится и волнуется, и Хуай Сюй чувствовал себя ещё более виноватым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он покачал рукой Цзин Чжэнсюаня и мягким, нежным голосом сказал: «Ведь есть ты, ничего из того, чего ты боишься, не случится».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань сжал его руку, потрепал его по волосам и, промычав в знак согласия, слегка смягчился в лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дома Цзин Чжэнсюань усадил Хуай Сюя на диван, поставил перед ним тарелку с закусками и сказал: «Перекуси немного, но много не ешь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Хорошо», — Хуай Сюй, чувствуя свою вину, был особенно послушным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Умница», — Цзин Чжэнсюань пошёл на кухню и достал рис и морепродукты, чтобы сварить кашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было уже слишком поздно, поэтому он решил приготовить что-нибудь легкоусвояемое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока каша варилась на плите, он увидел на столе нетронутые блюда, приготовленные тётей, и снова нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй почувствовал исходящее от него напряжение, откусил кусочек закуски и украдкой взглянул на него. Он немного поколебался и не решился что-либо сказать, только смотрел, как Цзин Чжэнсюань с холодным лицом выбрасывает всю еду в мусорное ведро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань никогда не позволял Хуай Сюю есть вчерашнюю еду и никогда не позволял ему мыть посуду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любая попытка Хуай Сюя сделать что-то из этого только сильнее злила Цзин Чжэнсюаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С подавленным другом лучше не спорить, Хуай Сюй знал это по опыту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через тридцать минут каша с морепродуктами была готова, Цзин Чжэнсюань налил полную тарелку и отнёс в гостиную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй протянул руку, чтобы взять тарелку, но Цзин Чжэнсюань уклонился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сел напротив, зачерпнул ложку каши, подул на неё и поднёс ко рту Хуай Сюя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему уже 19 лет, не нужно же его кормить с ложечки…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он моргнул и робко произнёс: «Я могу сам…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Только что говорил, что есть я, а теперь уже хочешь сам? А-Сюй, ты собираешься меня бросить?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань пристально смотрел на него, в его холодных карих глазах читалось не пойми что, но Хуай Сюй почему-то почувствовал беспомощность и обиду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй сдался и открыл рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем проще ингредиенты, тем лучше виден уровень кулинарного мастерства. Каша с морепродуктами, приготовленная Цзин Чжэнсюанем, была невероятно ароматной и вкусной, Хуай Сюй счастливо прищурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А-Сюань, ты готовишь всё так же замечательно», — он никогда не скупился на похвалу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань с натянутым лицом тихо хмыкнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй хихикнул, зная, что это признак того, что лёд тронулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так они и сидели друг напротив друга на диване, Цзин Чжэнсюань ложка за ложкой кормил Хуай Сюя кашей с морепродуктами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй, принимая пищу, наблюдал за выражением лица друга. Сначала оно было напряжённым, как камень, потом стало бесстрастным, как у дерева, и наконец приняло обычное для Цзин Чжэнсюаня невозмутимое выражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, для посторонних выражение лица Цзин Чжэнсюаня, казалось, совсем не менялось, но Хуай Сюй вырос с ним с самого детства и уже много раз «читал» это красивое, словно выточенное лицо, поэтому, естественно, мог кое-что различить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда тарелка каши опустела, Цзин Чжэнсюань наконец заговорил: «Впредь, как бы ни был занят, не забывай есть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй энергично закивал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И не ври мне».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Никогда», — Хуай Сюй поднял три пальца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Умница», — Цзин Чжэнсюань поджал губы и слегка потрепал Хуай Сюя по макушке. «Отпросись у вашего куратора, скажи, что у тебя дела и ты останешься на ночь не в общежитии».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй закатил глаза: «Это… не очень хорошо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Цзин Чжэнсюаня моментально вытянулось, но не от злости. Он опустил взгляд, и в его холодных карих глазах появилась лёгкая тревога: «Тебе нельзя выходить на ветер сразу после еды, и долгие прогулки тоже противопоказаны».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве летний ветерок можно назвать ветром?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве это расстояние можно назвать долгой прогулкой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это объяснение слишком притянуто за уши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть Хуай Сюй и думал так, он не мог противиться обеспокоенному выражению лица Цзин Чжэнсюаня, тем более что он волновался из-за него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй сдался и тут же достал телефон, чтобы написать куратору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Куратор знал о состоянии здоровья Хуай Сюя и понимал, что он не из тех студентов, кто будет вести себя безответственно, поэтому сразу же согласился на его просьбу остаться на ночь вне общежития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань остался доволен и с невозмутимым видом пошёл мыть посуду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй написал сообщение соседям по комнате, сообщив им, что сегодня он будет у Цзин Чжэнсюаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Соседи по комнате тут же выразили свою заботу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чэнь Пань]: У вас двоих… всё в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У Кэ]: Когда вы уходили, у него было довольно мрачное лицо…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чжан Илан]: Он ведь не обидит тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй в шоке отправил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[[Солнце.JPG]]: [[Как такое возможно?!.JPG]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[[Солнце.JPG]]: Вы слишком много думаете, Цзин Чжэнсюань никогда никого не бьёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В группе долгое время стояла тишина, прежде чем кто-то снова заговорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чжан Илан]: Ты прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чэнь Пань]: Он действительно очень хорошо к тебе относится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У Кэ]: Завтра первая пара, мы займём тебе место, поспи подольше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[[Солнце.JPG]]: [[Спасибо.JPG]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отложив телефон, Хуай Сюй встал и пошёл в главную спальню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он соглашался приехать к Цзин Чжэнсюаню на выходные, он, разумеется, думал, что будет жить в гостевой комнате. Но оказалось, что в трёхкомнатной квартире была только одна спальня, а две другие были переделаны в кабинет на двоих и игровую комнату. Как будто Цзин Чжэнсюань был уверен, что Хуай Сюй будет жить здесь с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй всегда был стеснительным, он редко возражал против того, что для него уже решили другие, тем более, если это был Цзин Чжэнсюань, который всегда о нём заботился. Он просто не мог ему отказать. В конце концов, они часто спали в одной постели, так что ничего особенного в этом не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй вошёл в гардеробную главной спальни, которая была заполнена их с Цзин Чжэнсюанем одеждой, и его брови невольно сошлись к переносице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед отъездом он явно разделил их вещи и повесил их по отдельности: слева — вещи Цзин Чжэнсюаня, справа — свои. Как же получилось, что теперь они висят вперемешку: одна его вещь, одна вещь Цзин Чжэнсюаня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он покачал головой, потёр пальцами* и наконец решил навести порядок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*手指搓弄了一下 - потер пальцами, именно ими. Он не трёт ладонями, а скорее совершает небольшие движения кончиками пальцев, возможно, по ткани одежды или просто друг о друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он потянулся к вешалке, как Цзин Чжэнсюань внезапно оказался у него за спиной и крепко схватил его за руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй обернулся и надул губы: «Здесь все вперемешку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань опустил голову: «Всё в порядке».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Где здесь порядок? У меня, как у человека с обсессивно-компульсивным расстройством, от этого болит душа», — Хуай Сюй попытался вырваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань обхватил его руки обеими руками: «Всё хорошо, я всегда так живу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он снова косвенно просит его остаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сжал пальцы и промолчал в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань обнял его и вывел из гардеробной: «Сыграем партию, а потом примем душ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О, хорошо», — Хуай Сюй забыл, что только что поел и ему нельзя сразу принимать душ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После игры Цзин Чжэнсюань сам пошёл в гардеробную, взял пижаму Хуай Сюя и отправил его в душ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Хуай Сюй вышел из душа, Цзин Чжэнсюань, как обычно, начал сушить ему волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй, глядя в зеркало на своего друга, который был намного выше и крепче его, не мог понять, как такой сильный человек постоянно получает травмы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив сушить волосы, Цзин Чжэнсюань взял свою пижаму и направился в ванную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как закрыть дверь, Хуай Сюй вдруг что-то вспомнил и остановил его: «У тебя же рана, её нельзя мочить, как ты будешь мыться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань спрятал блеск в глазах, обернулся, опустил голову и задумчиво произнёс: «Да, и что же делать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P.S.:Ах ты хитрый жук...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>		</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>