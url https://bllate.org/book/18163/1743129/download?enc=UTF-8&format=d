--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -14,211 +14,3347 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзин Чжэнсюань с обеспокоенным видом медленно водил рукой по животу Хуай Сюя.</w:t>
-[...159 lines deleted...]
-        <w:t>Цзин Чжэнсюань, взяв Хуай Сюя за подбородок, с беспокойством спросил: «Ты не поел, потому что меня не было рядом?»</w:t>
+        <w:t>После победы в четвертьфинале межвузовской баскетбольной лиги команда, естественно, решила это отпраздновать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ключевая фигура баскетбольной команды университета Цзинь, Цзин Чжэнсюань, конечно, не мог пропустить это событие. Поэтому он заранее договорился с домработницей о меню на вечер и тысячу раз наказал Хуай Сюю обязательно прийти к нему домой на ужин. Увидев, что Хуай Сюй охотно согласился, Цзин Чжэнсюань со спокойной душой отправился на празднование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Празднование, по сути, было просто ужином, на который собрались члены баскетбольной команды. Мероприятие проходило в довольно дорогом ресторане недалеко от университета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Цзин Чжэнсюань приехал, остальные уже ждали его в отдельном зале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что он опоздал, несколько новоприбывших игроков начали шутить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ого, так поздно, никак не мог расстаться со своим другом детства?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань бросил на них холодный взгляд: «Тебя это касается?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игрок один: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой игрок с насмешливой улыбкой сказал: «Почему не привёл своего друга детства? Мы бы все вместе познакомились».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань презрительно посмотрел на него и без всяких церемоний ответил: «Не хочу портить ему глаза».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игрок два: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они недавно пришли в команду и знали только, что Цзин Чжэнсюань хорошо дерётся, но не знали, что ему не нравятся шутки о нём и Хуай Сюе. Поэтому они попали впросак, разозлились до скрежета зубов, но, конечно, не посмели ничего сделать и просто проглотили обиду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На какое-то время повисла неловкая пауза, но в решающий момент тренер выступил в роли миротворца. Он, держа в руке напиток, оглядел всех присутствующих: «Так-так-так, давайте выпьем, сегодня мы собрались праздновать победу, все мы молодцы, и нам нужно сплотиться, чтобы выиграть следующий матч. Не стоит ссориться из-за пустяков».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж заговорил тренер, никто не мог ему отказать. Игроки одновременно встали, подняли бокалы и выпили напитки до дна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя все они были уже взрослыми, но всё же оставались студентами, поэтому даже на праздновании никто не пил алкоголь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пить тайком от других не считалось чем-то из ряда вон выходящим, но пить в присутствии тренера было уже слишком нагло. Университет Цзинь предъявлял довольно высокие требования к поведению студентов, курение и употребление алкоголя были строго запрещены, а ночёвки вне дома без уважительной причины не разрешались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Атмосфера разрядилась, и компания продолжила есть и общаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань никогда не любил подобные мероприятия и своим присутствием уже оказал им большую честь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С недовольным видом он достал телефон, открыл WeChat и нажал на аватарку с подсолнухом, закреплённую вверху списка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ЦЧС: Ты поел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Хуай Сюя были проблемы с желудком, он должен был есть вовремя, иначе у него легко мог разболеться живот. К тому же, он был человеком, совершенно не следящим за временем, и, увлёкшись чем-то, легко мог забыть о еде, что очень беспокоило Цзин Чжэнсюаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло некоторое время, а ответа всё не было, и Цзин Чжэнсюань забеспокоился, решив позвонить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как только он собрался набрать номер, Хуай Сюй ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[[Маленький динозаврик.JPG]]: Поел, не волнуйся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Цзин Чжэнсюаня Хуай Сюй был записан в контактах с милым эмодзи динозаврика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В день их первой встречи в детстве Хуай Сюй был одет в зелёный костюм [кигуруми] динозавра, а сзади у него болтался длинный хвостик, который забавно раскачивался при ходьбе. Он был невероятно милым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже, когда у них появился WeChat, Цзин Чжэнсюаню при выборе имени для контакта Хуай Сюя сразу же вспомнился этот образ маленького Хуай Сюя в костюме динозавра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воспоминание об их первой встрече вызвало на тонких губах Цзин Чжэнсюаня едва заметную улыбку. Он ответил на сообщение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он продолжал смотреть в телефон, и вскоре пришло новое сообщение от Хуай Сюя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[[Маленький динозаврик.JPG]]: Смотри под ноги, будь осторожен, не поранься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[[Маленький динозаврик.JPG]]: [Я буду всегда за тобой присматривать.JPG]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань тихо рассмеялся и спокойно ответил «Угу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За столом внезапно воцарилась странная тишина, сидевший рядом игрок с ужасом расширил глаза: «Так ты умеешь смеяться?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Только как-то жутковато», — пробормотал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань убрал телефон и с бесстрастным лицом посмотрел на собеседника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этого игрока звали Цзян Юйхань. Он учился в одной группе с Цзин Чжэнсюанем и вместе с ним играл в баскетбол, поэтому они довольно много общались и были в более близких отношениях, чем с остальными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань не обратил на него внимания, но Цзян Юйхань не унимался: «Ты смотришь на меня так, будто считаешь меня идиотом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет», — ответил Цзин Чжэнсюань, но в его взгляде читалось сочувствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты… жалеешь меня за то, что у меня нет мозгов?!» — с недоверием воскликнул Цзян Юйхань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань закатил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юйхань с досадой выпил залпом свой напиток, направив своё негодование в аппетит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя чуть больше часа компания наконец закончила ужин и разошлась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань спешил домой, идя впереди всех, а Цзян Юйхань следовал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг из переулка рядом с рестораном послышались сердитые крики и плач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань, склонив голову, бросил взгляд в ту сторону и увидел, как толпа людей окружила кого-то в центре, ругаясь и толкаясь. Он не видел самого человека в центре, вероятно, тот был слишком напуган, чтобы встать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань направился туда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не был из тех, кто любит вмешиваться в чужие дела, но Хуай Сюй в какой-то степени верил в метафизику. Цзин Чжэнсюань подумал, что если он совершит добрый поступок, это может как-то отразиться на Хуай Сюе. Пусть это не сделает его сильнее, но, по крайней мере, если Хуай Сюй попадёт в подобную ситуацию, ему вовремя помогут. Этого будет достаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, он хотел всегда быть рядом с Хуай Сюем и защищать его, но он понимал, что жизнь непредсказуема, поэтому всегда старался свести вероятность несчастья к минимуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юйхань схватил его за руку: «Не стоит».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти люди выглядели как хулиганы, связываться с ними не сулило ничего хорошего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань отмахнулся от него и, не говоря ни слова, вошёл в переулок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юйханю ничего не оставалось, кроме как последовать за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как бы хорошо человек ни дрался, он не сможет справиться с толпой. Шансы на победу слишком малы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только они вошли в переулок, толпа обернулась. Их главарь с озлобленным лицом, с сигаретой в зубах, смотрел на них исподлобья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один человек с крашеными в жёлтый цвет волосами, указывая на них, закричал: «Ты…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он едва успел вымолвить слово, как Цзин Чжэнсюань ударил его кулаком в переносицу, и тут же потекла кровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные, увидев это, словно обезумев, набросились на Цзин Чжэнсюаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юйхань, испугавшись, бросился вперёд, не думая о последствиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре к ним подбежали и другие игроки команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что тут происходит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему тут на земле валяется куча людей?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы тут устроили массовую драку?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юйхань объяснил: «Нет, эти ребята приставали к человеку, а Цзин Чжэнсюань не смог этого вынести».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Заступился? Красава, братан!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Такие слабаки, а ещё лезут куда не надо, позор!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тот, кого обижали, довольно симпатичный, может быть…?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань не обращал внимания на разговоры товарищей по команде, презрительно взглянул на корчившихся от боли на земле и развернулся, чтобы уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент человек, который всё это время сидел в углу, дрожа от страха, вдруг вскочил и, стоя перед Цзин Чжэнсюанем, поклонился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Спасибо», — сказал он срывающимся голосом, на его лице виднелись следы слёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань отступил на шаг и отчуждённо ответил: «Не стоит».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он обошёл этого человека и продолжил идти к выходу из переулка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тот снова побежал за ним, с благодарностью глядя на Цзин Чжэнсюаня и протягивая ему телефон с QR-кодом: «Пожалуйста, дайте мне возможность отблагодарить вас, меня зовут Шу Цзиньвэй, я первокурсник университета Цзинь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не нужно», — нахмурившись, ответил Цзин Чжэнсюань и снова обошёл его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Юйхань попытался сгладить ситуацию: «Мы делаем добрые дела, не требуя ничего взамен, вам не стоит так беспокоиться. Лучше сходите в больницу и проверьтесь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шу Цзиньвэй, потирая руку, поблагодарил Цзян Юйханя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечером, около восьми часов, Хуай Сюй, как только получил сообщение, сразу же помчался в общежитие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вчера он так хорошо обещал, а сегодня так быстро снова поранился. Он действительно начал подозревать, что Цзин Чжэнсюань словно попал под какое-то проклятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Открыв дверь, он увидел, что Цзин Чжэнсюань ждёт его в комнате общежития. Соседей по комнате нигде не было, они ещё не вернулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй изначально был очень зол, но, увидев рану на руке Цзин Чжэнсюаня, сразу же успокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все разговоры можно отложить до тех пор, пока рана не будет обработана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как ты поранился?» — спросил он, снимая обувь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань помог ему снять рюкзак, внимательно изучая его выражение лица, и жалобно взял Хуай Сюя за руку: «Не знаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй слегка оттолкнул его: «Как это ты не знаешь, как поранился? Тогда что ты вообще знаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив фразу и встретившись с взглядом Цзин Чжэнсюаня, он смягчил тон: «Впредь будь осторожнее».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань обнял Хуай Сюя за талию и с подобострастной улыбкой ответил: «Знаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй беспомощно вздохнул, взял руку Цзин Чжэнсюаня и осмотрел рану. Рана была неглубокой, но довольно длинной, как будто её чем-то оцарапали. На ней виднелись отдельные пятнышки пыли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не говоря ни слова, он потащил его в ванную и включил воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У раковины они стояли очень близко друг к другу, Цзин Чжэнсюань, прильнув к спине Хуай Сюя, тихо проскулил: «Больно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сейчас пройдёт», — Хуай Сюй слегка подул на рану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем Хуай Сюй усадил его на стул и достал аптечку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он умело протёр рану ватным тампоном, затем пинцетом взял другой тампон, смоченный в йоде, и начал обрабатывать рану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тсс», — Цзин Чжэнсюань нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Больно?» — Хуай Сюй остановился и поднял на него глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если ты подуешь, не будет больно», — Цзин Чжэнсюань уставился на губы Хуай Сюя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй закатил глаза и, опустив голову, нежно подул на рану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание было мягким и прохладным, и на руке было очень приятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй продолжал обрабатывать рану йодом, одновременно наблюдая за выражением лица Цзин Чжэнсюаня: «Стало лучше?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Стоит тебе подуть, и боль сразу проходит, прямо волшебство», — Цзин Чжэнсюань с трудом перевёл взгляд на глаза Хуай Сюя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что за волшебство, у меня же во рту не фентанил*», — проворчал Хуай Сюй, но продолжал дуть, действуя ещё нежнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*Фентанил — это опиоидный анальгетик, который применяется для облегчения боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив дезинфекцию, Хуай Сюй нанёс Цзин Чжэнсюаню мазь для заживления ран и в конце концов перевязал руку бинтом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты правда не помнишь, как поранился?» — он всё ещё беспокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань сделал вид, что задумался, а затем сказал: «Наверное, потому что тебя не было рядом, мне было так плохо, что я забыл смотреть под ноги».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,595 +3374,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если подумать, то действительно, поскольку Цзин Чжэнсюань не позвал его, Хуай Сюй, увлёкшись репетицией, пропустил время обеда.</w:t>
-[...543 lines deleted...]
-        <w:t>Цзин Чжэнсюань, держа Хуай Сюя за руку, глубоко вздохнул: «Сейчас всё в порядке, а что будет ночью? А завтра? А потом?»</w:t>
+        <w:t>Он надул губы: «Говори нормально».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань с серьёзным видом ответил: «Всё так и было».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,2755 +3470,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ах, его друг снова начал строить безумные предположения, раздувая из мухи слона.</w:t>
-[...2655 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Ладно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент у него в животе громко заурчало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Цзин Чжэнсюаня тут же изменилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В обычное время Хуай Сюй не был голоден в этот час, если только он поел вовремя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко притянул его к себе, погладил живот Хуай Сюя и спросил: «Ты не ужинал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хуай Сюй не успел среагировать, как его резко усадили на колени Цзин Чжэнсюаня, и в его душе поднялось странное чувство…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>