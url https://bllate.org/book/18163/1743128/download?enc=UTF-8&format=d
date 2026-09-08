--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот игрок: «…»</w:t>
+        <w:t>Игрок два: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этого игрока звали Цзян Юйхань. Он учился в одном классе с Цзин Чжэнсюанем и вместе с ним играл в баскетбол, поэтому они довольно много общались и были в более близких отношениях, чем с остальными.</w:t>
+        <w:t>Этого игрока звали Цзян Юйхань. Он учился в одной группе с Цзин Чжэнсюанем и вместе с ним играл в баскетбол, поэтому они довольно много общались и были в более близких отношениях, чем с остальными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Цсс», — Цзин Чжэнсюань нахмурился.</w:t>
+        <w:t>«Тсс», — Цзин Чжэнсюань нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>*Фентанил — это опиоидный анальгетик, который применяется для облегчения боли.</w:t>
+        <w:t>*Фентанил — это опиоидный анальгетик, который применяется для облегчения боли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В обычное время Хуай Сюй не был голоден в этот час, если только он не поел вовремя.</w:t>
+        <w:t>В обычное время Хуай Сюй не был голоден в этот час, если только он поел вовремя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,131 +3662,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>