--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он упрямый, но Хуай Сюй ничуть не менее упрямый, иначе он не стал бы так настойчиво жить в общежитии.</w:t>
+        <w:t>Он упрямый, но Хуай Сюй ничуть не лучше, иначе он не стал бы так настойчиво просить жить в общежитии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Хорошо», — Цзин Чжэнсюань ответил очень серьёзно.</w:t>
+        <w:t>«Так и случилось», — Цзин Чжэнсюань заявил очень серьёзно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,99 +2990,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>