--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но это было никак нельзя допустить!</w:t>
+        <w:t>Но этого было никак нельзя допустить!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После недолгого молчания он спросил: «Ты собираешься с ним есть?»</w:t>
+        <w:t>После недолгого молчания он спросил: «Ты собираешься с ним ужинать?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,83 +2190,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Ешь, только осторожно, она кислая».</w:t>
-[...31 lines deleted...]
-        <w:t>Цзин Чжэнсюань, держа конфету во рту, прохладно сказал: «Недостаточно кислая».</w:t>
+        <w:t>«Ешь, только осторожно, она очень кислая».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзин Чжэнсюань, держа конфету во рту, прохладно сказал: «Едва ли».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Третий сосед сделал температуру кондиционера чуть выше и спросил: «Всё в порядке?»</w:t>
+        <w:t>Третий сосед сделал температуру кондиционера чуть выше и спросил: «Так нормально?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,131 +3758,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>