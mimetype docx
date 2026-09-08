--- v0 (2026-07-23)
+++ v1 (2026-09-08)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Помимо тех, кому они просто нравились, была значительная группа студентов, которые «шипперили» их, считая их парой. В глазах этих людей Хуай Сюй был первоклассной Омегой, а Цзин Чжэнсюань — первоклассным Альфой.</w:t>
+        <w:t>Помимо тех, кому они просто нравились, была значительная группа студентов, которые «шипперили» их, считая парой. В глазах этих людей Хуай Сюй был первоклассной Омегой, а Цзин Чжэнсюань — первоклассным Альфой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,83 +334,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«И это ещё термос Хуай Сюя! Я так и знал, что вся эта история про друзей детства — просто уловка!»</w:t>
-[...31 lines deleted...]
-        <w:t>«Первый раз вижу, чтобы дарили термос. Это так очевидно, Хуай Сюй, наверное, пришёл заявить о своих правах!»</w:t>
+        <w:t>«И это ещё личный термос Хуай Сюя! Я так и знал, что вся эта история про друзей детства — просто уловка!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Первый раз вижу, чтобы подавали термос. Это так очевидно, Хуай Сюй, наверное, пришёл заявить о своих правах!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзин Чжэнсюань держал в руке термос и смотрел на своего друга детства своими холодными карими глазами, холодность в его взгляде тут же исчезла.</w:t>
+        <w:t>Цзин Чжэнсюань взял в руку термос и посмотрел на своего друга детства своими карими глазами, холодность в его взгляде тут же исчезла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Позади них один из игроков команды, почесывая затылок, пробормотал: «Разве вдвоем не быстрее?»</w:t>
+        <w:t>Позади них один из игроков команды, почесывая затылок, пробормотал: «Разве вместе не быстрее?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Точно, он даже после рукопожатия с ним полдня моет руки».</w:t>
+        <w:t>«Точно, он даже после рукопожатия с кем-то другим полдня моет руки».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзин Чжэнсюань слегка коснулся головы Хуай Сюя: «Да».</w:t>
+        <w:t>Цзин Чжэнсюань слегка коснулся головы Хуай Сюя: «Ага».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуай Сюй поставил рюкзак рядом и откинулся на спинку стула: «Отдохни пока здесь, на улице слишком сильное солнце, чтобы тебя ещё больше припекло».</w:t>
+        <w:t>Хуай Сюй поставил рюкзак рядом и откинулся на спинку стула: «Отдохни пока здесь, на улице слишком сильное солнце, чтобы тебя ещё больше не припекло».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,131 +3598,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>