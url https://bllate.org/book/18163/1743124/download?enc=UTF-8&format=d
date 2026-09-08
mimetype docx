--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«С тобой у нас обязательно будет самое популярное выступление на университетском празднике».</w:t>
+        <w:t>«С тобой у нас обязательно будет самое лучшее выступление на университетском празднике».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,83 +302,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев это, староста с пониманием сказал: «Раз ты уже можешь играть вслепую, если у тебя есть срочные дела, можешь идти. Я продолжу тренировку с остальными».</w:t>
-[...31 lines deleted...]
-        <w:t>«Можно?» — спросил Хуай Сюй, но его рука уже потянулась к лямке рюкзака.</w:t>
+        <w:t>Увидев это, староста с пониманием сказал: «Раз ты уже можешь играть вслепую, можешь идти. Я продолжу тренировку с остальными».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Правда?» — спросил Хуай Сюй, но его рука уже потянулась к лямке рюкзака.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуай Сюй встал, закинув рюкзак на одно плечо. Он был довольно высоким, около 180 сантиметров, и, когда встал, казался еще худее.</w:t>
+        <w:t>Хуай Сюй встал, закинув рюкзак на одно плечо. Он был довольно высоким, около 180 сантиметров, и, когда встал, казался еще выше и стройнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,83 +558,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Я не слышал. Сегодня в нашем университете была игра. Если бы он подвернул ногу, об этом уже все бы знали».</w:t>
-[...31 lines deleted...]
-        <w:t>«Может, он просто сейчас подвернул. Жаль, если он не выйдет на поле, нашему университету будет туго».</w:t>
+        <w:t>«Я ни о чем таком не слышал. Сегодня в нашем университете игра. Если бы он подвернул ногу, об этом уже все бы знали».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Может, он просто сейчас подвернул. Жаль, если он не выйдет на поле, нашему университету придется туго».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Хуай Сюя с детства было слабое здоровье, он часто болел, и, насмотревшись на это, проникся глубоким интересом к медицине, поэтому изучал клиническую медицину по программе непрерывного обучения (бакалавриат, магистратура и докторантура).</w:t>
+        <w:t>У Хуай Сюя с детства было слабое здоровье, он часто болел, и, натерпевшись от этого, проникся глубоким интересом к медицине, поэтому изучал клиническую медицину по программе непрерывного обучения (бакалавриат, магистратура и докторантура).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поэтому позже, для удобства ухода, он попросту предложил Цзин Чжэнсюаню жить в его комнате.</w:t>
+        <w:t>Поэтому позже, для удобства ухода, он попросту предложил Цзин Чжэнсюаню жить с ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Добежав до половины пути, Хуай Сюй слегка покраснел. Ему нельзя было сильно напрягаться, поэтому даже бег трусцой давался ему с трудом, он тяжело дышал.</w:t>
+        <w:t>Пробежав половину пути, Хуай Сюй слегка покраснел. Ему нельзя было сильно напрягаться, поэтому даже бег трусцой давался ему с трудом, он тяжело дышал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он глубоко дышал, когда услышал ликование с соседней баскетбольной площадки. Судя по всему, игра была захватывающей.</w:t>
+        <w:t>Он глубоко дышал, когда услышал ликование с баскетбольной площадки. Судя по всему, игра была захватывающей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его друг детства, пациент, который уверял, что подвернул ногу и нуждается в уходе, в этот самый момент, весь в поту, с потрясающей ловкостью… выполнил бросок в прыжке с тремя шагами?!</w:t>
+        <w:t>Его друг детства, пациент, который уверял, что подвернул ногу и нуждается в уходе, в этот самый момент, весь в поту, с потрясающей ловкостью… выполнил бросок в прыжке за три шага?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>*Самый ценный игрок (англ. Most Valuable Player MVP)</w:t>
+        <w:t>*Самый ценный игрок (англ. Most Valuable Player MVP)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почему Цзин Чжэнсюань сказал ему, что его отсеяли из национальной сборной?</w:t>
+        <w:t>Почему Цзин Чжэнсюань сказал ему, что его отсеяли из отбора в национальную сборную?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Зная его более десяти лет, он вдруг понял, что, кажется, никогда по-настоящему не знал Цзин Чжэнсюаня.</w:t>
+        <w:t>Они знакомы более десяти лет, но он вдруг понял, что, кажется, никогда по-настоящему не знал Цзин Чжэнсюаня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«У тебя узкие взгляды. Вполне нормально, когда братья подают друг другу воду…»</w:t>
+        <w:t>«У тебя устаревшие взгляды. Вполне нормально, когда братья подают друг другу воду…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>*Синоним волевой победы, когда одна команда или спортсмен по ходу матча проигрывала, но в итоге одержала победу, переломив ход поединка.</w:t>
+        <w:t>*синоним волевой победы, когда одна команда или спортсмен по ходу матча проигрывала, но в итоге одержала победу, переломив ход поединка</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,99 +3918,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
+        <w:t>Всем спасибо за прочтение! Если вам понравился мой перевод, я буду очень рада вашей "благодарности" в конце каждой главы~ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(*¯ ³¯*)♡</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>		 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>