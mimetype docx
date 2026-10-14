--- v0 (2026-07-22)
+++ v1 (2026-10-14)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И сестра Яо, и Лань Синчэнь прекрасно понимали: Нин Янь и Фан Сюцзе могли выжить, как и остальные, но сгинули в игре, которую должны были легко пройти – и все из-за Лань Синчэня, ослепленного выгодой и совращенного демоном.</w:t>
+        <w:t>И сестра Яо, и Лань Синчэнь прекрасно понимали: Нин Янь и Фан Сюцзе могли выжить, как и остальные, но сгинули в игре, которую должны были легко пройти — и все из-за Лань Синчэня, ослепленного выгодой и совращенного демоном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Возможно, гибель в Мире Кошмаров была обычным делом, и не окажись на том месте Лань Синчэня, дух совратил бы кого-то другого. Но точно так же, как всегда находились люди, не способные забыть павших павших товарищей, сестра Яо не могла отпустить эту боль.</w:t>
+        <w:t>Возможно, гибель в Мире Кошмаров была обычным делом, и не окажись на том месте Лань Синчэня, дух совратил бы кого-то другого. Но точно так же, как всегда находились люди, не способные забыть павших товарищей, сестра Яо не могла отпустить эту боль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Самое ужасное: пока сам Лань Синчэнь дышал, он тоже помнил и не мог отпустить. Поэтому в его жизни вряд ли появился бы кто-то, способный вытащить его из этого омута – он был обречен тащить живую оболочку с мертвой душой до самого конца.</w:t>
+        <w:t>Самое ужасное: пока сам Лань Синчэнь дышал, он тоже помнил и не мог отпустить. Поэтому в его жизни вряд ли появился бы кто-то, способный вытащить его из этого омута — он был обречен тащить живую оболочку с мертвой душой до самого конца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,115 +302,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лань Синчэнь был далеко не единственным игроком в Мире Кошмаров, погубившим товарищей – здесь хватало законченных психопатов, осознанно добивавших союзников. Каждый, кто слышал его историю, понимал: Лань Синчэнь не был ни праведником, ни злым духом. Он совершил роковую ошибку и избрал для себя пожизненную одиночную камеру.</w:t>
-[...63 lines deleted...]
-        <w:t>Это было его искуплением, но одновременно – его зоной комфорта.</w:t>
+        <w:t>Лань Синчэнь был далеко не единственным игроком в Мире Кошмаров, погубившим товарищей — здесь хватало законченных психопатов, осознанно добивавших союзников. Каждый, кто слышал его историю, понимал: Лань Синчэнь не был ни праведником, ни злым духом. Он совершил роковую ошибку и избрал для себя пожизненную одиночную камеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его глаза и уши словно затянулись мертвой пеленой — он не хотел ничего видеть и ничего слышать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было его искуплением, но одновременно — его зоной комфорта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Атмосфера тут какая-то тяжелая, да? — Цю Лэй и Цю Мань обе были новичками, но поскольку Цю Лэй в реале являлась самой обычной старшеклассницей – без всяких двойных доньев, – от нее буквально веяло неопытностью.</w:t>
+        <w:t>— Атмосфера тут какая-то тяжелая, да? — Цю Лэй и Цю Мань обе были новичками, но поскольку Цю Лэй в реале являлась самой обычной старшеклассницей — без всяких двойных доньев, — от нее буквально веяло неопытностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Взрослый мир – штука сложная, — ответил Су Бай. Ему казалось, что даже если Нин Янь и Фан Сюцзе прямо сейчас явятся во плоти и всыплют Лань Синчэню затрещин, ветеран все равно не выберется из своей скорлупы.</w:t>
+        <w:t>— Взрослый мир — штука сложная, — ответил Су Бай. Ему казалось, что даже если Нин Янь и Фан Сюцзе прямо сейчас явятся во плоти и всыплют Лань Синчэню затрещин, ветеран все равно не выберется из своей скорлупы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Су Бай прекрасно понимал: то, что он выжил в свой первый раз в прошлой жизни – действительно заслуга чистой удачи.</w:t>
+        <w:t>Су Бай прекрасно понимал: то, что он выжил в свой первый раз в прошлой жизни — действительно заслуга чистой удачи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В Мире Кошмаров излишняя откровенность – не всегда к добру, — хотя сестра Яо и не получила полезной информации, она, держась за рану и опираясь о стену, не стала допытываться. — Задание этого испытания – продержаться 48 часов. Сейчас наш счет ниже, чем у тех тварей снаружи, да и неизвестно, что они там замышляют. Но пока прямой угрозы нет, всем лучше отдохнуть и восстановить силы.</w:t>
+        <w:t>— В Мире Кошмаров излишняя откровенность — не всегда к добру, — хотя сестра Яо и не получила полезной информации, она, держась за рану и опираясь о стену, не стала допытываться. — Задание этого испытания — продержаться 48 часов. Сейчас наш счет ниже, чем у тех тварей снаружи, да и неизвестно, что они там замышляют. Но пока прямой угрозы нет, всем лучше отдохнуть и восстановить силы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Наверное, потому, что ложные воспоминания, подкинутые этим проклятым местом – вовсе не то, о чем я мечтала, — Цю Мань самокритично ухмыльнулась. — Я годы напролет крутилась как белка в колесе, работа, переработки, даже отгулы брать ленилась. А попав в «Счастье», превратилась в безработную домоседку, которой нельзя покидать комплекс и ходить на работу. Посидела, подумала – и память сама собой вернулась.</w:t>
+        <w:t>— Наверное, потому, что ложные воспоминания, подкинутые этим проклятым местом — вовсе не то, о чем я мечтала, — Цю Мань самокритично ухмыльнулась. — Я годы напролет крутилась как белка в колесе, работа, переработки, даже отгулы брать ленилась. А попав в «Счастье», превратилась в безработную домоседку, которой нельзя покидать комплекс и ходить на работу. Посидела, подумала — и память сама собой вернулась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если он не ошибался, со стороны Корпуса №3, стоящего напротив – там, где находились Фэн Лин и Нин Янь, – наметилось какое-то странное движение.</w:t>
+        <w:t>Если он не ошибался, со стороны Корпуса №3, стоящего напротив — там, где находились Фэн Лин и Нин Янь, — наметилось какое-то странное движение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>