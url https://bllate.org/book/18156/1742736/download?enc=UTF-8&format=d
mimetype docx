--- v0 (2026-07-22)
+++ v1 (2026-10-14)
@@ -30,1651 +30,835 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Повеление котенка казалось странным: сначала кроха тянула его прочь из квартиры 402, а оказавшись за порогом, вознамерилась увлечь обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Возможно, малышка чуяла, что умершие собратья и копошащаяся тьма обратились в монстров, но за порогом вновь ощутила родной, хозяйский запах, исходивший от «тётушки»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ведь сущность в кресле впитала в себя сложный, противоречивый букет чувств, которые погибшие питомцы питали к людям.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Но когда щупальца потянулись к котенку, Су Бай ощутил, как малышка сжалась в комок, всеми силами сопротивляясь призыву.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...63 lines deleted...]
-        <w:t/>
+        <w:t>К тому же… из слов духа следовало, что она помещала голодных кошек внутрь своего копошащегося тела, чтобы они могли там отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если кошечка на руках Су Бая оставалась чистым духом, то «тётушка» и скрытые в ней коты под светом Алой Луны давно мутировали, обратившись в порождение боли, ненависти и злобы — прямо как кровавые следы на стенах коридора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И все же, принимая на себя чужую боль и заботясь о животных, эта тьма сохраняла куда больше рассудка, чем обычные призраки. А кошки, сгорающие от голода и злобы, подчинялись ей и затихали, слыша отголоски хозяйской любви.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Копошащаяся тьма и кошачьи духи оставались отдельными существами, но казались скованными друг с другом невидимыми цепями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чем-то это напоминало Мозаику Злых Духов, но природа уявлений была принципиально иной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Бай не мог позволить чистой душе котенка сгинуть в чреве монстра, растворившись в бесконечной муке, голоде и ненависти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Поэтому, едва щупальца подались вперед, парень отступил к вешалке с Чёрным Зонтом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он изначально шел сюда сражаться. Спасение котенка стало лишь приятной случайностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Жильцы из четыреста третьей, четыреста четвертой, четыреста пятой и четыреста шестой были съедены твоей оравой, — озвучил свою догадку Су Бай. «Тётушка» сама призналась, что звери выходили на охоту. Вспоминая кровавые следы когтей на стенах и сбитые надписи на дверях-надгробиях, нетрудно было догадаться, кто стал их жертвой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>«… — …тьма помедлила, а затем донесся сухой хрип:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>– …Те жильцы не были людьми. Попав к нам в чрево, они рассыпались черным дымом. От них не осталось настоящей плоти, как от того хлеба».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Под «хлебом» она подразумевала кусок тухлого мяса, в который превратилась стряпня Нин Янь. А черный дым лишь подтверждал: убитые соседи являлись не игроками, а низшими духами комплекса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>«Мои крошки ходили на охоту четырежды, но этой душонкой не насытишься, — в голосе тьмы послышалась тоска. – …Сожри они хоть тварь из четыреста первой, голод бы всё равно не утих».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но расправляясь с соседями, вы с кошками находились во власти морока, — Су Бай вовсе не радовался гибели нечисти. — В тот момент вам было абсолютно всё равно, кто перед вами — дух или живой человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я пыталась удерживать их… На всё, чего хватило моих сил, — не выпустить их за пределы четвертого этажа».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прижимая котенка одной рукой, второй Су Бай снял с вешалки чёрный зонт с длинной ручкой. Сейчас с «тётушкой» еще можно было вести диалог, но если она вберет в себя новые неупокоенные души, накопит больше боли и окончательно потеряет рассудок, комплекс получит неуправляемого монстра колоссальной силы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мир Кошмаров под Алой Луной был широк, но локации игроков переплетались с их реальным местоположением. Пока Су Бай оставался в городе Хунхуай, где жила его мать, риски повторной встречи с этим чудовищем возрастали с каждым днем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Чем ждать, пока бомба замедленного действия рванет, лучше обезвредить ее прямо сейчас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>«Ты хочешь уничтожить меня и моих крошек?», — хотя призраки Мира Кошмаров давно умерли (или вовсе не рождались живыми), понятие «гибели» было им знакомо. Окончательная смерть означала развеивание прахом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Извини. Но ты и сама понимаешь: удержать их внутри навечно не выйдет, — Су Бай перехватил трость за рукоять и направил острый наконечник точно в копошащуюся тьму, словно обнаженный клинок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>«Я знаю, — голос „тётушки“ звучит раздробленно, но удивительно спокойно. – …Но пока… пока я еще могу их сдерживать».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И что с того? — Су Бай не понимал, к чему эти разговоры. Никакие жалостливые речи не заставят его оставить эту угрозу в жилом комплексе «Счастье».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>«И потому… — …тьма привычно вздохнула. — …Прошу тебя… Покончи с нами. Пока я еще держу их».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Су Бай замер от неожиданности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>«При жизни они доставляли немало хлопот. Наверное, потому их и выбросили… Сейчас они ничуть не изменились: беспрестанно орут, молят о еде, пытаются вырваться наружу, чтобы уйти подальше на охоту, — тьма обвила себя щупальцами-хвостами, будто обнимая скрытых внутри кошек. — …Но каково им самим? Умирать было холодно и больно. А теперь они мучаются от тоски по людям, что их выбросили. Тоскуют, но не могут встретиться. Умирая, они страдали от голода, а теперь, сколько ни едят, не могут насытиться и снова мучаются от голода».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Я люблю их и не брошу. Я люблю их и не могу смотреть на их терзания».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Пока я держу их изо всех сил… убей нас, Сяобай. Умоляю».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Су Бай тяжело вздохнул. Повесив трость на запястье, он переложил котенка на правое плечо и протянул к тьме левую руку с алой меткой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сяо У советовал ввергать духов в ужас и отчаяние, дабы облегчить поглощение сильных сущностей меткой. Но стоящее перед ним создание само искало смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>— Смерть — это не конец, особенно в Мире Кошмаров, — парень сделал шаг вперед и коснулся ладонью копошащейся массы. На его смуглом лице проступила тихая улыбка. — Я заберу вас туда, где больше нет голода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тьма склонила голову. Ей было невмоготу разбирать, правду говорит парень или лишь пытается утешить перед уходом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...63 lines deleted...]
-        <w:t/>
+        <w:t>«Спасибо… Ты, должно быть, удивляешься, к чему вся эта болтовня? — …вдруг издал призрак смешок — жутковатый, но искренний. — …На самом деле… и я, и они… мы правда рады, что к нам кто-то пришел. Правда…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И еще… позаботься о той крохе, — последняя мысль сущности была о котенке на его руках. – …Кажется, ее зовут… Кайсинь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Голос затих. Копошащаяся масса под левой ладонью Су Бая рассыпалась алой кровавой дымкой и развеялась по комнате.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>В то же мгновение парень вернул силу Чёрного Зонта обратно в Мозаику. Свет в коридоре вновь вспыхнул ярким белым пламенем, заполнив гостиную квартиры 402.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ни на диване, ни на ковре кошек больше не было. В кресле-качалке у окна лежал лишь пустой бумажный пакет из-под хлеба.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Но Су Бай знал: «тётушка» и ее питомцы не исчезли бесследно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>На его левом запястье, среди алых бусин браслета, еще одна бусина окрасилась в глубокий черно-красный цвет. Вернувшись в Лавку Туманов, он слепит из их сущности одну или несколько фарфоровых кошек, которые никогда больше не познают голода, и поставит их у кассового аппарата как вещи, не предназначенные для продажи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пусть они обретут здесь вечный покой, — прошептал Су Бай, касаясь свежей бусины и повторяя эпитафию с дверного надгробия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Покидая квартиру 402 с уснувшей на руках Кайсинь, Су Бай взглянул на пушистый комочек, и в его голове мелькнула странная мысль. По словам «тётушки», прах всех погибших кошек смешался на кладбище в единое целое. Они могли принимать разные обличья, но суть у них была одна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Почему же только эта малышка по имени Кайсинь сохранила свою индивидуальность?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Потому что попала на кладбище последней?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Или… «тётушка» заранее знала, что зверьки теряют контроль, и решила шагнуть в небытие вместе с ними, предварительно вычленив из океана боли самую чистую, самую светлую память о счастье?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Они были готовы к смерти, но хотели, чтобы их радость обрела свободу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>«Наверное, так и было», — Су Баю хотелось верить именно в такую версию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Парень собирался ненадолго заглянуть в Лавку Туманов, чтобы оставить котенка, но, застыв в коридоре, услышал за окном фальшивые, скрипучие звуки скрипки. Наигрывали «Оду к радости».</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Условный сигнал временного отряда из квартиры 204: срочный сбор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>