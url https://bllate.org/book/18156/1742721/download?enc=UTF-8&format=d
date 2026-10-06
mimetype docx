--- v0 (2026-07-22)
+++ v1 (2026-10-06)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этими словами Су Бай мельком бросил взгляд на водителя Последнего автобуса маршрута 444. Длинношеий шофер высовывал голову, высматривая Су Бая, но тут же испуганно отпрянул назад – судя по всему, действия Невесты и самого Су Бая на него никак не повлияли.</w:t>
+        <w:t>С этими словами Су Бай мельком бросил взгляд на водителя Последнего автобуса маршрута 444. Длинношеий шофер высовывал голову, высматривая Су Бая, но тут же испуганно отпрянул назад — судя по всему, действия Невесты и самого Су Бая на него никак не повлияли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва его стопа коснулась земли, совершенно опустошенное тело юноши напиталось светом Алой Луны – точно иссохшая земля под долгожданным проливным дождем. Ледяной свет Алой Луны дарил Су Баю привычный и душевный комфорт.</w:t>
+        <w:t>Едва его стопа коснулась земли, совершенно опустошенное тело юноши напиталось светом Алой Луны — точно иссохшая земля под долгожданным проливным дождем. Ледяной свет Алой Луны дарил Су Баю привычный и душевный комфорт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Продвигаясь по единственной не тронутой огнем тропе, Су Бай равнодушно взирал на объятых пламенем жителей Деревни Призраков. Большинство из них представляли собой лишь расплывчатые черные тени – слабых и ничтожных духов, не обладающих былым могуществом.</w:t>
+        <w:t>Продвигаясь по единственной не тронутой огнем тропе, Су Бай равнодушно взирал на объятых пламенем жителей Деревни Призраков. Большинство из них представляли собой лишь расплывчатые черные тени — слабых и ничтожных духов, не обладающих былым могуществом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,83 +750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку они сошли по собственной воле, в глазах новичков деревня казалась самым обычным селением в ночной тиши. Даже местные жители не выглядели безликими черными тенями – напротив, они казались весьма доброжелательными и вполне обычными с виду людьми.</w:t>
-[...31 lines deleted...]
-        <w:t>Вся окружная территория пестрела факелами и кострами, а в самой деревне повсюду висели иероглифы «Двойное Счастье» и красные фонари. Некоторые новички даже подумали, будто Деревня Призраков – это безопасное укрытие в игре, а их в самом деле пригласили на праздничный пир.</w:t>
+        <w:t>Поскольку они сошли по собственной воле, в глазах новичков деревня казалась самым обычным селением в ночной тиши. Даже местные жители не выглядели безликими черными тенями — напротив, они казались весьма доброжелательными и вполне обычными с виду людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся окружная территория пестрела факелами и кострами, а в самой деревне повсюду висели иероглифы «Двойное Счастье» и красные фонари. Некоторые новички даже подумали, будто Деревня Призраков — это безопасное укрытие в игре, а их в самом деле пригласили на праздничный пир.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Став призраками, и жители деревни, и сама Невеста увязли в бесконечной временной петле: они вновь и вновь искали невесту, затворяли ее и приносили в жертву. Обратившись в злых духов, селяне давным-давно позабыли, ради чего и кому совершают жертвоприношение – они просто слепо повторяли одну и ту же жуткую, беспросветную историю в Мире Кошмаров.</w:t>
+        <w:t>Став призраками, и жители деревни, и сама Невеста увязли в бесконечной временной петле: они вновь и вновь искали невесту, затворяли ее и приносили в жертву. Обратившись в злых духов, селяне давным-давно позабыли, ради чего и кому совершают жертвоприношение — они просто слепо повторяли одну и ту же жуткую, беспросветную историю в Мире Кошмаров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пробужденная резонансом Невеста Аси доверила Су Баю свою единственную заветную мечту – «выжить». Понимая, что шум привлечет жителей деревни, она добровольно вселилась в юношу, еще не обладающего никакими способностями, и с помощью одержимости придала ему облик невесты.</w:t>
+        <w:t>Пробужденная резонансом Невеста Аси доверила Су Баю свою единственную заветную мечту — «выжить». Понимая, что шум привлечет жителей деревни, она добровольно вселилась в юношу, еще не обладающего никакими способностями, и с помощью одержимости придала ему облик невесты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И как раз в тот момент, когда в ушах юноши раздалось оповещение о скором прохождении игры, где-то за стенами дома вспыхнуло яркое, всепоглощающее пламя – то загорелся ритуальный алтарь Деревни Призраков!</w:t>
+        <w:t>И как раз в тот момент, когда в ушах юноши раздалось оповещение о скором прохождении игры, где-то за стенами дома вспыхнуло яркое, всепоглощающее пламя — то загорелся ритуальный алтарь Деревни Призраков!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Падая в пламя, Су Бай из прошлой жизни решил, что это конец игры – его собственный конец. Тогда у юноши не было ни желаний, ни целей, но в самый последний миг в его душе вспыхнула затаенная горечь: он сожалел, что не сумел выполнить просьбу Аси и остаться в живых.</w:t>
+        <w:t>Падая в пламя, Су Бай из прошлой жизни решил, что это конец игры — его собственный конец. Тогда у юноши не было ни желаний, ни целей, но в самый последний миг в его душе вспыхнула затаенная горечь: он сожалел, что не сумел выполнить просьбу Аси и остаться в живых.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>То была не просто просьба Аси к Су Баю, а заветная мечта самой Призрачной Невесты – первопричина ее нескончаемого кошмара.</w:t>
+        <w:t>То была не просто просьба Аси к Су Баю, а заветная мечта самой Призрачной Невесты — первопричина ее нескончаемого кошмара.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но появление Су Бая переломило ход судьбы. Обессилевшая Аси не ушла на новый круг – вместо этого она пробудила у Су Бая способность «Мозаика Злых Духов» и добровольно стала его самым первым фрагментом.</w:t>
+        <w:t>Но появление Су Бая переломило ход судьбы. Обессилевшая Аси не ушла на новый круг — вместо этого она пробудила у Су Бая способность «Мозаика Злых Духов» и добровольно стала его самым первым фрагментом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За десять лет, прошедших с момента его бегства, Деревня Призраков – та самая стартовая локация, куда Су Бай не мог вернуться – продолжала существовать в каком-то далеком уголке Мира Кошмаров. И даже в отсутствие Аси по этой бесконечной дороге суждено было скитаться другим Призрачным Невестам.</w:t>
+        <w:t>За десять лет, прошедших с момента его бегства, Деревня Призраков — та самая стартовая локация, куда Су Бай не мог вернуться — продолжала существовать в каком-то далеком уголке Мира Кошмаров. И даже в отсутствие Аси по этой бесконечной дороге суждено было скитаться другим Призрачным Невестам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Очнувшись от воспоминаний, Су Бай окинул взглядом объятую огнем Деревню Призраков. Он подумал, что такое бушующее пламя – пожалуй, лучший финал для этого проклятого места.</w:t>
+        <w:t>Очнувшись от воспоминаний, Су Бай окинул взглядом объятую огнем Деревню Призраков. Он подумал, что такое бушующее пламя — пожалуй, один из самых подходящих финалов для этого места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>