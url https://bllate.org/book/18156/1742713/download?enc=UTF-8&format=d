--- v0 (2026-07-22)
+++ v1 (2026-10-09)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пусть ключевое слово здесь – «относительно»…</w:t>
+        <w:t>Пусть ключевое слово здесь — «относительно»…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чуть ранее я выходил наружу, чтобы осмотреться подле Тумана, – как раз хотел проверить слова, сказанные мне покойным братом во сне, — Су Бай ненадолго задумался, систематизируя информацию, которая могла бы пригодиться троице новичков.</w:t>
+        <w:t>— Чуть ранее я выходил наружу, чтобы осмотреться подле Тумана, — как раз хотел проверить слова, сказанные мне покойным братом во сне, — Су Бай ненадолго задумался, систематизируя информацию, которая могла бы пригодиться троице новичков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,83 +366,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мой покойный брат сказывал, что для новичков, впервые попавших в Мир Кошмаров, первая игра не только обладает довольно простым способом прохождения, но и сами игроки находятся под защитой. Тот самый Туман снаружи – и есть защитный механизм для новичков.</w:t>
-[...31 lines deleted...]
-        <w:t>— Туман на подсознательном уровне заставляет нас не покидать подшефную зону, а также мешает прочим призракам снаружи проникнуть внутрь. Но если мы выйдем из автобуса и шагнем в Туман, то неизбежно сбьемся с пути. А стоит по неосторожности покинуть защитную зону новичков – и нам крышка.</w:t>
+        <w:t>— Мой покойный брат сказывал, что для новичков, впервые попавших в Мир Кошмаров, первая игра не только обладает довольно простым способом прохождения, но и сами игроки находятся под защитой. Тот самый Туман снаружи — и есть защитный механизм для новичков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Туман на подсознательном уровне заставляет нас не покидать подшефную зону, а также мешает прочим призракам снаружи проникнуть внутрь. Но если мы выйдем из автобуса и шагнем в Туман, то неизбежно сбьемся с пути. А стоит по неосторожности покинуть защитную зону новичков — и нам крышка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Словом, главное – во что бы то ни стало продержаться эту первую игру!</w:t>
+        <w:t>— Словом, главное — во что бы то ни стало продержаться эту первую игру!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,115 +750,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вот как в Последнем автобусе маршрута 444: мы, игроки, равно как и те пассажиры, что вышли ранее, – всего лишь второстепенные персонажи. Мы можем сгинуть раньше времени, но это никак не повлияет на развитие сюжета и ход самой игры.</w:t>
-[...63 lines deleted...]
-        <w:t>— Мой покойный брат во сне твердил, что вычислить Главного Героя очень просто: он идеальнее всего вписывается в окружение и антураж игры. Точно так же, как замок соответствует принцессе, драконье логово – драконоборцу, а кухня – повару.</w:t>
+        <w:t>— Вот как в Последнем автобусе маршрута 444: мы, игроки, равно как и те пассажиры, что вышли ранее, — всего лишь второстепенные персонажи. Мы можем сгинуть раньше времени, но это никак не повлияет на развитие сюжета и ход самой игры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Попросту говоря: найди Главного Героя и разберись с ним. В особенности это касается игр, где требуется продержаться определенное время, — досрочная ликвидация Главного Героя вполне может привести к досрочному прохождению игры, — то, о чем говорил Су Бай, разумеется, не было никаким пророчеством «покойного брата», а являлось базовым опытом, выстраданным за десять лет борьбы за выживание в Мире Кошмаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой покойный брат во сне твердил, что вычислить Главного Героя очень просто: он идеальнее всего вписывается в окружение и антураж игры. Точно так же, как замок соответствует принцессе, драконье логово — драконоборцу, а кухня — повару.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я знаю! Это точно водитель! — Тут же вскинула руку Вань Шаша. — Мы же едем в автобусе, значит, Главный Герой этого антуража – водитель, разве нет?</w:t>
+        <w:t>— Я знаю! Это точно водитель! — Тут же вскинула руку Вань Шаша. — Мы же едем в автобусе, значит, Главный Герой этого антуража — водитель, разве нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Су Бай прекрасно сознавал, что его собственные силы пока ничтожны, но за годы скитаний он привык не гнушаться никакими средствами для выживания – пока это позволяла совесть. Раз уж господин шофер испытывал трепет перед жутким духом за его спиной, Су Бай был вовсе не прочь время от времени прибегнуть к чужому авторитету.</w:t>
+        <w:t>Су Бай прекрасно сознавал, что его собственные силы пока ничтожны, но за годы скитаний он привык не гнушаться никакими средствами для выживания — пока это позволяла совесть. Раз уж господин шофер испытывал трепет перед жутким духом за его спиной, Су Бай был вовсе не прочь время от времени прибегнуть к чужому авторитету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>