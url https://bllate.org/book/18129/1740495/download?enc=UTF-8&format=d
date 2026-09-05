--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,531 +14,531 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пятнадцать (2020, осень)</w:t>
-[...479 lines deleted...]
-        <w:t>Он понял, что та пасть не выдыхает, а вдыхает воздух, — и в тот же миг лжекозодой снова завопил:</w:t>
+        <w:t>Глава 16. (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ш-ш-ш-ш-ш-ш…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сзади нарастал звук, похожий на шелест бесчисленных сухих листьев, и тень вздыбилась, накрывая их обоих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хаята поднял взгляд и издал горлом хриплый звук: «хью…».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Та раскинувшаяся тень с изогнутыми крыльями, казалось, закрывала собой небо. Глаза были закрыты, словно у слепого, а рот был настолько огромным, что тянулся от одного края тела до другого. Когда рот раскрылся, вместе с гулким звуком, похожим на ветер, разнёсся крик, напоминающий плач младенца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ложный козодой…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А… а… а…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хаята, широко распахнув глаза, застыл на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мгновенно приняв решение, Акира со всей силы влепил ему пощёчину. Раздался звонкий шлепок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Балбес! Возьми себя в руки, бежим!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Акира, бросив ранец, схватил Хаяту за руку, оно снова напало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Издав вопль «фугья…», оно, планируя, пролетело, едва не задев голову Хаяты. Поднялся вихрь, и Хаята, споткнувшись, упал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сбрось ранец! Забегай в узкий проход!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сказал это, чувствуя необходимость укрыться от крупной птицы. Хаята, отчаянно высвободив руки из лямок ранца, шатаясь, поднялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Схватив Хаяту за руку и выбегая на асфальт, Акира мельком оглянулся — козодой, делая широкий круг, снова широко разевал пасть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он понял, что эта пасть не выдыхает, а вдыхает воздух, козодой снова пронзительно закричал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот звук был рёвом ветра, проходящего через глотку против хода; от втягиваемого воздушного потока волосы обоих развевались, одежду тянуло и трепало. Но их не сбило с ног. Они вбежали в переулок.</w:t>
+        <w:t>Этот звук был рёвом ветра, дующего в горло, и втягивающим потоком развевало волосы обоих, трепало и тянуло одежду. Однако с ног их не сбивало. Они вбежали в переулок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,339 +622,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Давай в круглосуточный магазин… если там будут другие люди, он, может, не нападёт.</w:t>
-[...287 lines deleted...]
-        <w:t>Но взгляд продавца скользнул сквозь Акиру.</w:t>
+        <w:t>— Пойдём в круглосуточный магазин… Если там будут другие люди, он, может, не нападёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Летал он не так уж быстро… По крайней мере, пока что козодой, похоже, потерял их из виду. Оба осторожно перебирались от тени к тени, продвигаясь вперёд и следя за небом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Магазин на углу работал как обычно. Они перебежали широкую парковку. Автоматическая дверь открылась, издав знакомую мелодию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они вошли внутрь, что-то показалось странным…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молодой продавец-мужчина, что-то говоря пожилой женщине, считывал штрих-код.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Побудем здесь, наверное, будет безопасно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай позовём твоих родителей, чтобы забрали. Номер телефона знаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира, дождавшись, когда продавец освободится, обратился к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините. …Нас преследовал какой-то странный… человек. Мы хотим связаться с домом. Не могли бы вы одолжить телефон?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако взгляд продавца прошёл сквозь Акиру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,115 +974,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоявшая в очереди женщина средних лет, игнорируя их, подошла и положила на кассу товары. Оплата продолжилась как ни в чём не бывало.</w:t>
-[...63 lines deleted...]
-        <w:t>— крикнул Хаята, но ни продавец, ни женщина не проявили никакой реакции. Когда женщина вышла, остался лишь голос продавца: «Спа-асибо».</w:t>
+        <w:t>Стоявшая в очереди женщина средних лет, проигнорировав их двоих, прошла вперёд и положила товары на кассу. Расчёт продолжился как ни в чём не бывало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй… Вы что, не слышите? Послушайте!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хаята закричал, но ни продавец, ни женщина не отреагировали. Когда женщина вышла за дверь, остался лишь голос продавца: «Спасибо, приходите ещё».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,275 +1102,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира понял, в чём было то странное ощущение.</w:t>
-[...223 lines deleted...]
-        <w:t>(А может, и мы сами так же делали кого-то невидимым?)</w:t>
+        <w:t>Он понял, в чём была странность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они входили в магазин, не прозвучало привычного «Добро пожаловать!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нас… не видят. Мы стали… несуществующими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошептал Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вероятно, воздух изменился в тот момент, когда начался тот звук, заполняющий воздух… похожий на звон в ушах. Скорее всего, спусковым крючком послужил тот звук, что передали по системе оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вспомнил «промывку мозгов», которую пытались применить к нему, горьковатое молоко и музыку во время обеденного перерыва, от которой всегда клонило в сон…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если жителей города приучили с помощью определённых звуков переставать воспринимать что-то…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Список, в котором вычеркнули имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Может, и мы тоже… вот так обращались с кем-то, как с невидимкой?)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,307 +1422,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(И мама тоже?)</w:t>
-[...255 lines deleted...]
-        <w:t>Его голос дрожал, готовый сорваться на плач.</w:t>
+        <w:t>(И мама?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он остолбенел, осознав это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира молча прошёл в подсобку с табличкой «ТОЛЬКО ДЛЯ ПЕРСОНАЛА». Продавец даже не обернулся. На маленьком диване отдыхал пожилой сотрудник, но он тоже, не поднимая глаз, смотрел в смартфон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я одолжу телефон, — только и сказал он, снимая трубку стационарного аппарата. Он набрал номер маминого смартфона, который знал наизусть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После гудков раздался голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Алло. Мидзуно слушает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мама. Она никак не могла избавиться от привычки представляться, сколько бы он ей ни говорил…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мам, это я, Акира… Звоню из магазина. На нас напали, это правда… Это ложный козодой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он зарыдал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,467 +1806,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я же говорю! Акира!</w:t>
-[...415 lines deleted...]
-        <w:t>Перед ним возвышалась гигантская тень, достающая до потолка. Пышно взъерошенные перья, закрытые глаза, широко разинутая пасть… это был лжекозодой.</w:t>
+        <w:t>— Да я же говорю. Это Акира!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сзади послышался голос, словно спрашивающий: «Что случилось?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м… Похоже, звонок-молчун. Всё в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Связь оборвалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он, почти бессознательно, положил трубку, руки его сильно дрожали, и раздался неприятный дребезжащий звук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Мама… мамочка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ушах прозвучал отчаянный голос матери, сказавшей: «Если и ты исчезнешь, что мне делать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и Акира проглотил подступившие рыдания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В действительности… даже если он исчезнет, мама не будет горевать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что его с самого начала сделают несуществующим. Если только случайно условный рефлекс не сработает наоборот, и она не вспомнит…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те, кого объявили несуществующими и перестали называть по имени, так и оставаясь никем не вспомянутыми, будут съедены ложным козодоем…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался крик, похожий на вопль, и он, вздрогнув, вбежал в торговый зал. Хаята был загнан в угол перед холодильником с бутылками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед ним возвышалась гигантская тень, достающая до потолка. Густые перья, закрытые глаза, широко разинутая пасть… Это был ложный козодой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,211 +2350,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Какая-то часть тела, видимо, помнила прошлую схватку с Ночным Жуком. Акира мгновенно превратил правую руку в острое лезвие и быстро рубанул снизу вверх. Он почувствовал сопротивление.</w:t>
-[...159 lines deleted...]
-        <w:t>И снова продавец даже не взглянул на них.</w:t>
+        <w:t>Какая-то часть тела, видимо, помнила прошлую схватку с ночным насекомым. Акира мгновенно превратил правую руку в острое лезвие крыла и стремительно рубанул снизу вверх. Было ощущение удара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Издавая неприятный звук, похожий на «гья-гья-гья…», козодой разбрызгал кровь. Она была такой же красной, как у человека, и запачкала белый пол магазина и выставленные товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-а, ха-а, ха-а…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тяжело дыша, Акира попятился. Хаята выбежал из магазина. Следуя за ним, Акира тоже побежал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И на этот раз продавец даже не взглянул на них.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>