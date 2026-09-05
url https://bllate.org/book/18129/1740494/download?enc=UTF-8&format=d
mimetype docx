--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,115 +14,115 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Четырнадцать (2020, осень)</w:t>
-[...63 lines deleted...]
-        <w:t>С самого утра Акира чувствовал, что одноклассники держатся от него на расстоянии.</w:t>
+        <w:t>Глава 15. 14 (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В день спортивного фестиваля небо было затянуто лёгкой облачностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира с самого утра чувствовал, что одноклассники держатся от него на расстоянии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,147 +142,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он защитил Хаято, над которым издевались, и к тому же его вызвали в учительскую. Возможно, даже то, что его отправили в кабинет аудиовизуальных средств, уже стало известно. Никто не встречался с Акирой взглядом, и даже когда он обращался к кому-то по делу, никто не отвечал. Хаято отсутствовал.</w:t>
-[...95 lines deleted...]
-        <w:t>Чтобы расправить крылья, требовалось расстояние, при котором руки не соприкасались бы, но ученики спереди и сзади стояли слишком плотно, и Акира не мог занять своё место.</w:t>
+        <w:t>Он защитил Хаяту, которого травили, и к тому же его вызывали в учительскую. Возможно, уже разошлась весть и о том, что его отправили в аудиовизуальный кабинет. Никто не встречался с Акирой взглядом, и даже когда он обращался к кому-то по делу, никто не отвечал. Хаята отсутствовал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Акира попытался встать в строй для танца, он остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Для него не осталось места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя для того, чтобы расправить крылья, требовалось расстояние, при котором руки не соприкасаются, ученики спереди и сзади встали вплотную, и он не мог обеспечить себе пространство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,115 +302,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда в голосе Акиры зазвенел гнев, заиграла музыка.</w:t>
-[...63 lines deleted...]
-        <w:t>Пыль попала в глаза, и они защипали.</w:t>
+        <w:t>Когда в голосе Акиры зазвучал гнев, заиграла музыка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все начали превращаться в крылья. Потеряв момент, Акира опоздал. В такт музыке одноклассники легко оттолкнулись от земли и взлетели, а Акира остался стоять в пыли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пыль попала в глаза, и выступили слёзы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,115 +430,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда музыка зазвучала красиво и торжественно, Акира принял решение. В такт нарастающему звуку он стал формировать крылья красивее всех. Расправил их как можно шире, до самого предела допустимого. С совершенством, которое никто не мог упрекнуть и никто не мог повторить, его крылья распростёрлись.</w:t>
-[...63 lines deleted...]
-        <w:t>Он поднялся на высоту, где никто не мог его догнать, и продемонстрировал обязательные фигуры на высочайшем уровне. Сделав большой разворот, он увидел внизу неуклюже летящих одноклассников.</w:t>
+        <w:t>Когда музыка зазвучала красиво и торжественно, Акира принял решение. В такт нарастающему звуку он начал формировать крылья красивее, чем кто-либо. Максимально широко и свободно, до самого предела допустимого. Его крылья расправились с таким совершенством, что никто не мог его упрекнуть и никто не мог ему подражать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместе с нарастанием музыки он взлетел. С трибун донёсся гул изумления. Он обогнал одноклассников, летевших стаей, и легко взмыл высоко в небо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поднявшись на высоту, где никто не мог за ним угнаться, он продемонстрировал заданные фигуры на высочайшем уровне. Сделав большой разворот, он увидел внизу неуклюже летящих одноклассников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пусть так будет всегда.</w:t>
+        <w:t>Пусть так и будет всегда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,147 +622,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В лицо, мокрое от слёз, впивался обжигающе холодный ветер.</w:t>
-[...95 lines deleted...]
-        <w:t>*</w:t>
+        <w:t>Холодный ветер больно хлестал по мокрому от слёз лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Музыка закончилась, и одноклассники начали приземляться. Когда Акира медленно опустился на землю и сложил крылья, с трибун раздался взрыв аплодисментов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под не смолкающие хлопки Акира обернулся и уставился на госпожу Румико, которая стояла как вкопанная на месте учителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>＊</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,243 +782,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хаято тоже оказался в изоляции в классе. Акира хотел хотя бы с ним поговорить и обратился к нему, но Хаято тоже держался с ним отчуждённо.</w:t>
-[...191 lines deleted...]
-        <w:t>Сдавленным голосом Акира спросил:</w:t>
+        <w:t>Хаята тоже оказался в изоляции. Акира хотел поговорить с ним хотя бы для того, чтобы поддержать, но Хаята тоже держался с ним холодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сути, Хаята, похоже, не разговаривал ни с кем. Он, видимо, даже не получал кровь, и ответственный за здоровье холодно сказал ему: «Если и в следующий раз будет около 37 градусов — отстранение».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это касалось не только его — Акира, потерявший партнёра по переливанию крови, оказался в том же положении. Переливание от родственников — лишь временная мера. При ежедневных замерах температура постепенно повышалась. Он не мог видеться с Кидзю и в будни, и Акира испытывал раздирающую душу тоску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды после уроков Акира догнал Хаяту, который быстро шёл домой по сумеречной дороге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй… Хаята. Подожди-ка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он схватил его за рукав анорака. Осенний ветер холодно развевал слишком длинную чёлку Хаяты. Это была та же дорога вдоль рисового поля, где он когда-то встретил Кидзю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приглушённым голосом Акира спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,115 +1038,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молча Хаято стряхнул его руку. Где-то вдалеке, видимо, жгли костёр — в холодном ветре чувствовался запах пепла.</w:t>
-[...63 lines deleted...]
-        <w:t>Хаято остановился, звякнув ранцем. Медленно обернулся. Когда он взглянул на Акиру, его лицо исказилось.</w:t>
+        <w:t>Молча Хаята стряхнул руку Акиры. Где-то вдалеке, похоже, жгли костёр — в холодном ветре чувствовался запах золы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, Хаята! Я что, сделал тебе что-то?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хаята остановился, звякнув ранцем. Медленно обернулся. Когда он взглянул на Акиру, его лицо исказилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,115 +1198,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Потому что ты меня спас… Ты был тяжело ранен… а я ничего не смог сделать. Я слышал, тебя отправили в кабинет аудиовизуальных средств.</w:t>
-[...63 lines deleted...]
-        <w:t>— Это не из-за тебя!</w:t>
+        <w:t>— Ведь ты пострадал, защищая меня… ты получил тяжёлую травму… а я ничего не смог сделать. Я слышал, тебя отправили в аудиовизуальный кабинет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Руки Хаяты крепко сжимали спортивный костюм и дрожали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ведь из-за меня, всё…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не из-за тебя же!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,83 +1358,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кэйсукэ — вот кто виноват.</w:t>
-[...31 lines deleted...]
-        <w:t>— Но всё равно… если бы ты не ввязался, тебя бы сейчас не травили… Если бы ты не обращал на меня внимания, всё бы вернулось на круги своя. Так что оставь меня.</w:t>
+        <w:t>— Плохой — Кэйсукэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но всё равно… если бы ты не ввязался из-за меня, тебя бы сейчас так не сторонились… если бы ты не обращал на меня внимания, всё бы вернулось на круги своя. Так что оставь меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,179 +1454,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира нахмурился.</w:t>
-[...127 lines deleted...]
-        <w:t>— Таким, как я, наверное, донор никогда не найдётся. Лучше покончить с этим поскорее.</w:t>
+        <w:t>— Акира нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты, между прочим, вообще ни с кем не делаешь переливание, да? Ответственный за здоровье уже на тебя косится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё равно, уже…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Хаяты, когда он это сказал, были тёмными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У такого, как я, партнёр по переливанию, скорее всего, никогда не появится. Лучше уж покончить с этим поскорее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Неуклюжий задрот, который не умеет летать, ноль друзей… Разве это не мусор?</w:t>
+        <w:t>— «Летучая мышь, которая не умеет летать», «ноль друзей»… разве это не мусор?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сколько ни пытайся отбиваться жалко, рано или поздно таких, как я, просто сожрут эти… Все обо мне забудут, и меня просто сотрут, будто ничего и не было… Тогда уж лучше самому это решить.</w:t>
+        <w:t>— Сколько ни бейся, жалко… рано или поздно таких, как я, просто сожрут эти… уж лучше пусть все меня забудут и сделают вид, что ничего не было… тогда… по крайней мере, я сам хочу это решить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,83 +1774,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От гнева голос Акиры дрогнул.</w:t>
-[...31 lines deleted...]
-        <w:t>— Значит, всё, что я для тебя сделал, было просто ненужным вмешательством?</w:t>
+        <w:t>— от гнева голос Акиры дрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, всё, что я для тебя сделал, было на самом деле просто ненужным вмешательством?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,83 +1870,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— крикнул Хаято. В его глазах блестели слёзы, голос сорвался.</w:t>
-[...31 lines deleted...]
-        <w:t>— Хватит лезть ко мне! Не делай меня ещё более жалким, чем я есть!!</w:t>
+        <w:t>— крикнул Хаята. В его глазах блестели слёзы, голос срывался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не лезь ко мне больше! Не делай меня ещё более жалким!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,211 +1966,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что-то высокое… похожее на звон в ушах, наполнило воздух.</w:t>
-[...159 lines deleted...]
-        <w:t>— Ч-что это? Ночной жук?</w:t>
+        <w:t>Что-то высокое… похожее на звон в ушах, заполнило воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зажав уши, Хаята присел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Небо стало бледно-фиолетовым от сумерек, вдалеке гора Цукуба расплывалась в чернильной дымке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тень накрыла их. Хотя видимое ничем не отличалось от обычного пейзажа, взгляд заволокло, словно пеленой, и стало темно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ч… что? Ночные насекомые?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,115 +2222,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За ними наблюдают.</w:t>
-[...63 lines deleted...]
-        <w:t>Хаято сглотнул.</w:t>
+        <w:t>За ними наблюдали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их выслеживали, что-то…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хаята тихо сглотнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>