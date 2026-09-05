--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,147 +14,147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тринадцать (Осень 2020 года)</w:t>
-[...95 lines deleted...]
-        <w:t>Только когда школьное здание осталось далеко позади, мать заговорила:</w:t>
+        <w:t>Глава 14. Тринадцать (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать, приехавшая за ним, была бледна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопреки своей привычке, не обменявшись с учителями ни словом приветствия, она обняла Акиру за плечи и повела к пассажирскому сиденью своей машины. Пока учительница Румико с улыбкой провожала их, синий хэтчбек тронулся с места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только когда школьное здание осталось далеко позади, мать заговорила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,115 +174,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Меня пытались промыть мозги. Заставили выпить какое-то лекарство.</w:t>
-[...63 lines deleted...]
-        <w:t>— Давай поговорим, когда вернёмся домой… Или хотя бы когда я остановлю машину.</w:t>
+        <w:t>— Меня пытались промыть мозги. Заставили выпить лекарство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сменился сигнал светофора, и мать резко нажала на тормоз — раздался визг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай поговорим, когда вернёмся домой… Или остановим машину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,179 +302,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Помню… Даже то, что им было бы невыгодно, — всё, до мельчайших подробностей.</w:t>
-[...127 lines deleted...]
-        <w:t>— Он пришёл ко мне. За мной.</w:t>
+        <w:t>— Помню… Даже то, что им было невыгодно, всё до мельчайших подробностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(И про сестру, и про отца) — подумал он добавить, но, опасаясь за мамину езду, промолчал. Вместо этого сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кидзю меня спас…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кидзю-кун? Что это значит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он пришёл ко мне. Ко мне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,179 +494,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Через какой-то… как это называется… вентиляционный канал, что ли. Силой пролез.</w:t>
-[...127 lines deleted...]
-        <w:t>— Этот парень тоже не дурак… Интересно, как он узнал, где ты находишься?</w:t>
+        <w:t>— Через что-то вроде воздуховода… ну, через вентиляционное отверстие, с трудом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он потёр глаза кулаками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы не он, меня бы… непременно сделали так, как они хотели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать хрипло выдохнула и уставилась в потолок машины. Светофор уже переключился, но, видя, что других машин нет, она осталась стоять и сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот ребёнок тоже безрассуден… Интересно, как он узнал, где ты находишься?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,147 +686,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мать на мгновение задумалась.</w:t>
-[...95 lines deleted...]
-        <w:t>— Сегодня, сказали, сидеть под домашним арестом — это ещё ладно, но завтра же спортивный праздник. …Что будешь делать?</w:t>
+        <w:t>Некоторое время мать, казалось, задумалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, это способность «Нэнотами». Возможно, это связано с тем, что ты принял кровь. Я поищу в литературе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С глубоким беспокойством во взгляде она посмотрела на Акиру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня сказали сидеть дома, так что ладно, но завтра же спортивный праздник. …Что будешь делать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира сказал низким голосом.</w:t>
+        <w:t>Акира сказал глухим голосом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,179 +942,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только открылась входная дверь, Ицуки, словно собака, бросился на Акиру. Обвив своими согнутыми руками его шею, он начал лизать его лицо — и глаза, и рот, всё подряд.</w:t>
-[...127 lines deleted...]
-        <w:t>— Акиа… Акиа пазвал!</w:t>
+        <w:t>Когда открыли входную дверь, Кидзю, как собака, бросился к нему. Обхватив искривлёнными руками шею Акиры, он принялся облизывать его лицо — и глаза, и рот, и всё остальное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, прекрати, Кидзю! Мы на улице, здесь же люди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оглядываясь по сторонам и прикрывая их телом, мать втолкнула обоих в прихожую. Оттащив Кидзю от Акиры, она схватила его за плечи и заглянула в глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кидзю-кун, я же говорила тебе. Тебя не должны видеть другие люди. Тебя могут забрать и убить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акия… позвал!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,211 +1134,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хател тебя видеть, я скасал!</w:t>
-[...159 lines deleted...]
-        <w:t>Акира обнял голову Ицуки.</w:t>
+        <w:t>— Сказал, что хочет видеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кидзю вырвался из рук матери, вцепился в талию Акиры и принялся тереться головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акия… я хочу видеть. Я счастлив…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать скрестила руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так его существование скоро станет известно соседям, это лишь вопрос времени…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира обнял голову Кидзю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,115 +1358,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я думала об этом раньше.</w:t>
-[...63 lines deleted...]
-        <w:t>— Ицуки-кун должен покинуть это место.</w:t>
+        <w:t>— Я уже думала об этом раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Твёрдо сказала мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кидзю-куну придётся покинуть это место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,467 +1486,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Обычно «грязные псы» в городе работают. Иначе невозможно получить удостоверение личности, и находиться рядом с тобой, Акира, тоже рискованно. Я уже присмотрела ему место с проживанием.</w:t>
-[...415 lines deleted...]
-        <w:t>— Даже… если много-много скасесь?</w:t>
+        <w:t>— Грязные псы в городе обычно работают. Иначе им не получить удостоверение личности, и быть рядом с Акирой тоже не получится. Я уже нашла место работы с проживанием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв голову, Кидзю дрожал от печали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… я… хочу быть с Акией…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если будет удостоверение личности, то, даже если тебя увидят на улице, ты сможешь подтвердить свою личность. Тебя никуда не заберут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кидзю, это ради тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира сказал отчаянно. То, что вчера Кидзю один вышел на улицу, было в любом случае плохо. Его могли бы сразу утилизировать в ветнадзоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я не хочу, чтобы мы не виделись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я постараюсь выкроить время на выходные, потерпи до тех пор. В выходные увидимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если я скажу, что хочу видеть Акию!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Упрямо настаивал Кидзю. Акира заглянул в его лицо, в чёрные глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кидзю, я был рад, что ты пришёл ко мне вчера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тихо сказал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но больше нельзя приходить вот так. Даже если я скажу, что хочу видеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Много-много раз говорить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,147 +1966,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Акия… Акия-а…</w:t>
-[...95 lines deleted...]
-        <w:t>— К тому же, —</w:t>
+        <w:t>— Акия… Акия…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кидзю залился слезами. Акира погладил его по неровной голове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будь хорошим мальчиком и работай. На выходных увидимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ещё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,147 +2126,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Место работы — работа дворником во второй неполной средней школе Инасики. Послезавтра, через год, и Акира туда пойдёт, ведь так? Тогда сможете видеться каждый день.</w:t>
-[...95 lines deleted...]
-        <w:t>— Ограничения на контакты с «грязными псами» действуют до двенадцати лет, так что после этого можешь вернуться в этот дом.</w:t>
+        <w:t>— Место работы — работа дворником в средней школе Инасики №2. Послезавтра Акира тоже туда пойдёт, верно? Тогда сможете видеться каждый день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С мокрым от слёз лицом Кидзю поднял взгляд на мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Много видеться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ограничение на контакт с грязными псами до двенадцати лет, так что после этого ты сможешь вернуться в этот дом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Акира обернулся к матери.</w:t>
+        <w:t>Акира обернулся к матери.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Днём будешь работать дворником, а ночью — домработником. Так и оформим.</w:t>
+        <w:t>— Днём будешь работать дворником, а ночью — домработником, так и устроим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он спас тебе жизнь, так что ничего не поделаешь.</w:t>
+        <w:t>— Раз уж он спас твою жизнь, ничего не поделаешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>