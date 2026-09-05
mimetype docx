--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,435 +14,435 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Двенадцать (осень 2020)</w:t>
-[...383 lines deleted...]
-        <w:t>После того как учителя ушли, компьютер на столе включился автоматически. На экране появилось изображение: вращающаяся точечная спираль, переливаясь радужными цветами, начала сжиматься.</w:t>
+        <w:t>Глава 13. 12 (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как в учительской выслушали историю, Акиру отвели в малую аудиовизуальную комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня ты остаёшься здесь, Акира-кун. Всё в порядке, я уже сообщила твоим домашним, так что не волнуйся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Квадратная комната, обшитая белыми звукоизоляционными панелями, была тесной — в ней помещались только стол и стул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Немного рановато, но вот ужин. Молоко тоже обязательно выпей до конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еда была скудной — только булочка и молоко. У Акиры не было ни капли аппетита, к тому же ему не хотелось, чтобы подумали, будто он сдался, начав есть, поэтому он даже рта не открыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего не поделаешь… Хотя бы молоко надо выпить. А то не вырастешь, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позади учительницы Румико появился школьный врач Усида. С недовольным видом он воткнул трубочку в пакет молока, прижал Акиру и силой вставил трубочку ему в губы. Акира попытался сопротивляться, но не мог противостоять силе взрослого. Ему зажали нос, и, давясь, он понемногу глотал молоко. На вкус оно было ещё горче, чем то, что давали в школьной столовой, и язык словно онемел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что ж, спокойной ночи, Акира-кун. Увидимся завтра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед глазами всё поплыло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что-то подмешали… да, как и в то молоко в школьной столовой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на этот раз количество лекарства, добавленного в молоко, было несравнимо больше. Уткнувшись лицом в стол, Акира терпел головокружение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как учителя ушли, компьютер на столе автоматически включился. Изображение началось с вращающейся спирали из точек, которая, переливаясь радужными цветами, начала сжиматься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,531 +462,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ха... ха... ха... ха...</w:t>
-[...479 lines deleted...]
-        <w:t>Тот парень, что показал мне неведомый мир — мир, о котором, возможно, лучше было не знать.</w:t>
+        <w:t>— Ха-а… ха-а… ха-а… ха…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зазвучала низкая, завораживающая музыка. Тяжёлые басы, отдающиеся в животе, глухо перемешивали воздух. Повторяющиеся слова, которые, казалось, вот-вот можно было разобрать, но невозможно было понять, скрывались за пределами звукоряда…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно кто-то грубо засунул руку в голову и перемешивал всё внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сила, стремящаяся раздавить то, что было признано ненужным, отвергнуто как вредное, и вытеснить это из памяти…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Нет… нет!)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я не хочу перестать быть собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я не хочу забывать. Мои воспоминания — это моё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Терпя головокружение и головную боль, Акира сел в углу комнаты, зажав уши руками и сжавшись в комок. Сквозь стиснутые зубы вырывались всхлипы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я не хочу забывать…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Усталая улыбка отца, обернувшегося со словами «Ты в порядке?»…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать, проливавшая слёзы и говорившая: «Я родила тебя, выкормила грудью, вырастила»…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра, которая исчезла, которую стёрли, чьего имени я даже не знаю…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Кидзю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кидзю… Ицуки…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет, я не хочу забывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестный мир — возможно, мир, которого лучше было бы не знать, — но тот, кто открыл мне его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,211 +1006,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Я не хочу забывать это, притворяться, что не знал, и жить дальше.</w:t>
-[...159 lines deleted...]
-        <w:t>«Акира...»</w:t>
+        <w:t>Я не хочу забывать это, притворяться, что не знаю, и жить дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка, когда он впервые узнал, что опухоль исчезла, и запрыгал от радости, вновь всплыла перед глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Я не хочу забывать)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сколько времени прошло — он не знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ицуки…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,627 +1230,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Показалось, что это слуховая галлюцинация...</w:t>
-[...575 lines deleted...]
-        <w:t>«Не плачь. Акира».</w:t>
+        <w:t>Он подумал, что это слуховая галлюцинация…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На первый взгляд в комнате, окружённой звукоизоляционными панелями, ничего не изменилось — только радужный сжимающийся свет от компьютера отражался на стенах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Аки-ра. Я здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В одном углу стены была вставлена металлическая панель размером около тридцати сантиметров с отверстием, и голос доносился из-за неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А… а, Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поддерживая кружащуюся голову, Акира подполз туда. Похоже, это был вентиляционный воздуховод — чувствовалось движение воздуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Панель была с отверстием, в которое проходил разве что один палец, но за ней определённо было дыхание мальчика, и во тьме блестели глаза. Пахло им — его привычным запахом, напоминавшим сельдерей или что-то в этом роде…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К-как… почему… ты здесь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, звал. Меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Радостно сказал он. «Поэтому пришёл».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но… не может быть… вообще, если тебя кто-нибудь здесь найдёт…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, меня, звал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снова сказал он. «Рад. Акира, меня, звать, ра-дость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира почувствовал, как его горло дёрнулось от спазма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ицуки… Кидзю-у…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из горла вырвался всхлип, слёзы тёплыми каплями потекли по щекам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я, пришёл. Что, случилось…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Растерянно прошептал Кидзю. Акира не ответил, прижавшись щекой к вентиляционной решётке. Сквозь холод металла к щеке прикоснулось что-то тёплое. Это был язык Кидзю, слизывающий слёзы Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не, плачь. Акира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,115 +1870,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чмокнув, Дзю втянул щёку Акиры. Акира молча прижался губами к тому же месту. Дзю, не колеблясь, прикоснулся губами через вентиляционное отверстие. Их дыхание сталкивалось и смешивалось. Жёсткая металлическая панель нагрелась от тепла их тел. Сквозь привкус железа и пыли растворялось сводившее с ума сладкое послевкусие.</w:t>
-[...63 lines deleted...]
-        <w:t>(Этот парень здесь... И папа, и мама — все они в моей голове. Даже исчезнувшая сестра.)</w:t>
+        <w:t>С чмокающим звуком Кидзю поцеловал щёку Акиры. Акира молча прижался губами к тому же месту. Кидзю, не колеблясь, прикоснулся губами сквозь вентиляционное отверстие. Их дыхание сталкивалось и смешивалось. Твёрдая металлическая панель нагрелась от тепла их тел. За привкусом железа и пыли растворялась сводящая с ума сладость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Низкие, глухие, бездушные звуки больше не беспокоили его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Он здесь… Папа и мама тоже по-прежнему в моей голове. Даже исчезнувшая сестра)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,1043 +1998,1075 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сладость губ Дзю проникала внутрь, мягкое прикосновение двигалось, словно утешая.</w:t>
-[...991 lines deleted...]
-        <w:t>Дзю прошептал это его побледневшему лицу и поцеловал в мягкие волосы.</w:t>
+        <w:t>Сладость губ Кидзю проникала внутрь, мягкое прикосновение двигалось, словно утешая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Я… не забуду. Ни за что… каждое из этих ощущений, которые я чувствую сейчас, я не забуду)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Соприкасаясь кончиками пальцев, кончиками языков, чувствуя друг друга, Акира мысленно повторял…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Об-мен, слю-ной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чуть более внятным голосом прошептал Кидзю сквозь панель. «Рад».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже рад… но.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошептал Акира. «Тебе нельзя здесь оставаться. Если тебя найдут, тебя обязательно утилизируют. Внутри нет места, чтобы спрятаться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ещё, побуду. Вместе, хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но, Кидзю…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, спи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не уступал Кидзю. «Пока, побуду».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не усну я в таком месте…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заговор, есть. Уснёшь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заговор?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу. Страшное, исчезнет. Заговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То, что ты говорил…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказал Кидзю. «Повтори».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кор-ня ясе-ня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ясеня? Кор-ня…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы-со-кой вет-ви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы-со-кой… вет-ви…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зем-лёй по-кры-то-го кор-ня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Землёй… покры-то-го… а?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Землёй покрытого корня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Землёй, покрытого корня…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ис-точ-ник — судь-ба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ис-точ-ник — судь-ба…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Кидзю был низким и мягким, он пробивался сквозь шумовые помехи прямо в уши Акиры. Акира медленно повторял цепочку слов. Высокая ветвь… распускающееся дерево — этот образ смутно возникал в голове. Тёплое дыхание Кидзю касалось уха, и тело постепенно расслаблялось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он произнёс это в четвёртый раз, Акира, опершись на вентиляционную панель, провалился в сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира. Спокойной ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кидзю прошептал это его бледному лицу и поцеловал мягкие волосы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>