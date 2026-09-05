--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Одиннадцать (осень 2020)</w:t>
+        <w:t>Глава 12. (2020, осень)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -78,531 +78,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира высунулся и посмотрел наверх. Казалось, кричала группа учеников на крыше.</w:t>
-[...479 lines deleted...]
-        <w:t>Тело Хаяты качнулось, и пальцы разжались — в этот миг Акира оттолкнулся от оконной рамы.</w:t>
+        <w:t>Акира высунулся в окно и посмотрел наверх. Кричали, кажется, с крыши, где собралась группа учеников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочу! Не хочу я… отпустите, отпустите!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пронзительно кричал Хаята.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да что ты, мы же помогаем тебе, понял? Ну вот. Теперь у тебя появится стимул. Выпускай крылья. Или хочешь сказать, что не можешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Насмешливо произнёс Кэйсукэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хаяту усадили верхом на перила крыши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай, обращайся в крылатую форму… ты же сможешь, раз ты человек. Ты же коренной житель, давай, выпускай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Н-н-не могу, я много раз пробовал, не получается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если держаться руками, ничего не выйдет, — кто-то сзади длинной палкой, похожей на ручку швабры, попытался отцепить руки Хаяты. Хаята отчаянно вцепился в перила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо! Я упаду — упаду и разобьюсь, прекратите!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Покажи характер, отпусти руки. Ты должен лететь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не могу! Не могу, пожалуйста, умоляю…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да твою ж, ты просто ничтожество. Мы тут всё для тебя подготовили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цокнув языком, Кэйсукэ тряхнул перила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ле-ти, ле-ти, ле-ти…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хор голосов подбадривал его. В этот момент швабра, словно ударом, крутанулась и ударила Хаяту по телу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тело Хаяты качнулось, его руки соскользнули с перил — в то же мгновение Акира оттолкнулся от подоконника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Через мгновение он догнал Хаяту, падающего с криком. Но схватить его руками не мог.</w:t>
+        <w:t>С криком падающего вниз Хаяты он настиг его через долю секунды. Но руки для объятий не годились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,211 +718,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— крикнул Акира и подставил мальчику спину.</w:t>
-[...159 lines deleted...]
-        <w:t>Я только что принял кровь, так что небольшие травмы должны зажить...</w:t>
+        <w:t>— крикнул Акира, принимая мальчика на спину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Удар и вес вцепившегося в него тела оказались больше, чем он ожидал. Акира выдохнул, теряя скорость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Плохо… падаю…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нужно замедлиться. Расправить крылья, поймать воздух…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погасить удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я только что получил переливание крови, небольшие травмы должны зажить…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,499 +942,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Земля приближалась. Он изо всех сил согнул ноги, пытаясь смягчить падение, но в следующее мгновение кости обеих ног сломались.</w:t>
-[...447 lines deleted...]
-        <w:t>Она расправила розовую юбку, присела на корточки и встретилась взглядом с Хаятой.</w:t>
+        <w:t>Земля стремительно приближалась. Он изо всех сил попытался согнуть ноги, чтобы смягчить удар, но в следующее мгновение кости обеих ног раздробились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Аа, уаа, аааааааа!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С диким воплем Акира рухнул на землю. Из-за крылатой формы кости стали полыми и хрупкими и не выдержали удара при падении вдвоём. Но, смягчив удар за счёт своей ломкости, они частично защитили внутренние органы. Хаята всей тяжестью навалился на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, а, Акира, Акира… ноги…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Больно… ой… больно…!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Извиваясь, Хаята сполз на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Х-Хаята, ты, ты в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Со мной всё в порядке… но, Акира, ты… ноги, но-оги…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Искривив лицо от боли, Акира произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, Хаята, можно мне немного твоей крови?.. Наверное, со временем заживёт, но если я получу кровь сейчас, будет быстрее…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он протянул к нему руку, но Хаята застыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проследив за его взглядом, Акира тихо выдохнул…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учительница Румико, ничуть не торопясь, медленно приближалась к ним обоим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поправив узкую розовую юбку, она присела на корточки, чтобы оказаться на одном уровне с Хаятой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,371 +1422,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— улыбнулась она.</w:t>
-[...319 lines deleted...]
-        <w:t>— Кэйсукэ-кун и другие пытались помочь тебе с крылатизацией, но Акира-кун помешал.</w:t>
+        <w:t>Она улыбнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Получается летать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— прерывисто дыша, Хаята попытался ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К-Кэйсукэ… Кэйсукэ и остальные… они столкнули меня с крыши…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага, ага.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я упал… Акира полетел и спас меня…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С крыши за ними наблюдали Кэйсукэ и остальные, а из окна — Эрика; в контровом свете они превратились в чёрные силуэты. Там были и другие ученики из других классов, глазеющие, словно зеваки. Шумящие фигуры показывали пальцами и о чём-то переговаривались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбаясь, учительница Румико сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кэйсукэ-кун и остальные так старались помочь тебе с крылатой формой. А Акира-кун им помешал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,211 +1838,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Открыв рот, Хаята задрожал.</w:t>
-[...159 lines deleted...]
-        <w:t>— Вы всё, что неудобно, делаете вид, что не видели, делаете вид, что не было... Сколько человек вы превратили в ничто таким образом!!</w:t>
+        <w:t>С открытым ртом Хаята задрожал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было видно, что он хочет сказать «нет», но из горла ни звука не вырывалось. Учительница Румико тихо вздохнула и повернулась к Акире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира сейчас дрожал уже не от боли, а от ярости…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот так. Вы делаете вид, что ничего не видели… вы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вырвавшийся голос был хриплым и ломким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, что неудобно, вы делаете вид, что не видели, делаете вид, что этого не было… и сколько… скольких людей вы превратили в «небывших»?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На губах её была улыбка, но в глазах веселья не было.</w:t>
+        <w:t>На губах её всё ещё играла улыбка, но в глазах улыбки не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,243 +2126,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бодрым голосом учитель Румико обратилась к ученикам, которые ещё оставались в школе:</w:t>
-[...191 lines deleted...]
-        <w:t>Она слегка прокусила палец. Указательный палец с розовым лаком коснулся губ Акиры. Подавляя тошноту, Акира проглотил кровь и стал ждать, пока заживут его ноги.</w:t>
+        <w:t>Светлым голосом учительница Румико обратилась к ученикам, оставшимся в здании школы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так! Все остальные пока заходят в класс. Немного подождите, пока не придёт учитель!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздробленные кости понемногу срастались, но это было совершенно не то состояние, в котором можно было двигаться. Терпя адскую боль, от которой мутилось сознание, Акира делал неглубокие вдохи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Итак… Акира-кун — в учительскую. А, ну, ты сразу вряд ли сможешь двигаться, — словно только сейчас заметив неестественно выгнутые ноги Акиры, сказала учительница Румико.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что поделать. Только в этот раз, хорошо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она слегка прокусила собственный палец. Указательный палец с розовым лаком проник между губ Акиры. Подавляя тошноту, Акира проглотил кровь и стал ждать, пока заживут нижние конечности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>