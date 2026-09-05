--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,147 +14,147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Десять (Осень 2020)</w:t>
-[...95 lines deleted...]
-        <w:t>«Если бы я мог сделать крылья побольше, разве я не смог бы лететь ещё выше?.. Или, может быть, ещё быстрее». Вокруг никого не было.</w:t>
+        <w:t>Глава 11. 10 (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Безоблачное небо простиралось широко, в вышине дул сильный ветер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя на нём была безрукавная физкультурная форма для окрыления, странным образом он не чувствовал холода. Оставив позади одноклассников, которые, раздосадованные силой ветра, продолжали лететь низко, Акира устремился высоко-высоко, к самому солнцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если бы я мог сделать крылья ещё больше, смог бы я взлететь ещё выше?.. Или, может быть, быстрее». Вокруг никого не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,499 +174,499 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мгновенное искушение — Акира отогнал его. Из-за Ицуки он уже взял на себя достаточно риска. Ради себя, ради матери и ради самого Ицуки он должен был избегать дальнейших опасностей.</w:t>
-[...447 lines deleted...]
-        <w:t>Хаята пробормотал себе под нос тихим голосом.</w:t>
+        <w:t>Мгновенное искушение Акира отбросил. Из-за Ицуки он уже нёс достаточный риск. Ради себя, ради матери и ради Ицуки он должен был избегать дальнейших опасностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки… Когда он думал о нём, в груди странно поднималось волнение. Запертый в искалеченном, ноющем теле, всю жизнь попираемый ногами людей — как он мог вести себя настолько невинно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этой высоты двойные пики горы Цукуба, которые должны были быть далеко, казались такими близкими, что до них можно было дотронуться рукой. Легендарная священная гора, где, по слухам, обитали всевозможные чудовища…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Такой пейзаж Ицуки, должно быть, никогда не видел.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что он никогда не летал, казалось очевидным. Если бы у «нелюдей» была способность к трансформации, он бы не оставался в таком виде. Да, хотя они и были существами, похожими на людей, они, «зарайцы», отличались… Они не нуждались в принятии крови, не могли трансформироваться, просто терпели болезнь и были существами, которых использовали…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Хочу показать ему… Ицуки. Этот вид… Хочу дать ему ощутить радость полёта, оторвавшись от гравитации и оседлав ветер.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы он это сделал, как радостно тот бы улыбнулся? Представив это лицо, Акира ощутил в груди небывалую радость и сам не заметил, как улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно взглянув на землю, Акира почувствовал что-то неладное. Учеников, которые не окрылились и толпились на земле, становилось всё больше. Оглядевшись, он заметил, что по хореографии летели, включая его самого, лишь несколько человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он повернул голову к земле и сложил крылья. Резкое пикирование создавало нагрузку на вестибулярный аппарат и лёгкие, но это ощущение, похожее на падение, ему нравилось. Рассекая ветер, он упал. На достаточной высоте, чтобы не столкнуться с одноклассниками, он резко затормозил и мягко приземлился на школьный двор. В классе это умел делать только он один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Распуская окрыление, он приблизился к кругу одноклассников… Кэйсукэ орал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же говорю, делай серьёзно!! Что значит «даже крылья не выпускаешь»? У тебя вообще есть желание?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ругали Хаяту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И вообще, я же сказал, что проведу с тобой спецтренировку, а ты сбежал. Что ты думаешь о чужой доброте?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Я не просил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хаята пробормотал тихо, невнятно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,275 +686,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Резко вскрикнула Эрика.</w:t>
-[...223 lines deleted...]
-        <w:t>— Заткнитесь, заткнитесь, заткнитесь!! Строите из себя праведников! Не могу я, понятно?! Сколько ни старайся, сколько ни бейся — всё бесполезно!! Всё равно скоро я стану... отбросом...</w:t>
+        <w:t>Резко выкрикнула Эрика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы уже сегодня хотим начать полный прогон, а из-за тебя одного не можем! Мог бы хоть немного подумать о других!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да уж, бесит, эгоистичный интроверт. Думает только о себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз не умеешь, ничего не поделаешь, наверное, думает, что его простят. А сам даже не старается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кэйсукэ же сказал, что готов помочь с тренировкой. Почему ты не пошёл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окружённый, осаждаемый упрёками, круглые щёки Хаяты залились ярким румянцем. «Эй…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— начал было Акира, но Хаята вдруг закричал, словно зарычал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заткнитесь, заткнитесь, заткнитесь!! Строите из себя правых. Я не могу, понятно?! Сколько ни старайся, как ни пытайся — всё бесполезно!! Всё равно скоро я такой… от-бро-сы… ста-ну…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,115 +974,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эрика резко оборвала его.</w:t>
-[...63 lines deleted...]
-        <w:t>— Ну что, все? Тренировка продвигается?</w:t>
+        <w:t>Эрика резко шикнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со стороны школьного здания подходила учительница Румико.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что, все-все?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тренировка продвигается?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,787 +1166,819 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В качестве наказания им назначили пятьдесят кругов бега по школьному двору, и из класса понеслись недовольные возгласы. Было ясно, что наказание займёт всю перемену.</w:t>
-[...735 lines deleted...]
-        <w:t>Закончив пить кровь, Эрика с причмокиванием выпустила палец Акиры.</w:t>
+        <w:t>В качестве наказания классу назначили бег на пятьдесят кругов по школьному двору, и послышались недовольные голоса. Было ясно, что наказание съест всю перемену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну вот, тренировка ещё больше отстанет…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока строились для бега, пробормотал Кэйсукэ. Кто-то шепнул в строю: — Это всё из-за Хаяты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам Хаята, надув ярко-красные щёки, уставившись в землю, влился в бегущую толпу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>＊</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло несколько дней…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При каждом удобном случае Кэйсукэ и его приспешники начали жестоко травить Хаяту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря что-то вроде «ты не ешь как следует, поэтому сил нет», они начинали с того, что засовывали в тарелку Хаяты остатки школьного обеда (особенно шпинат в бульоне и жареную печень с чесноком — блюда, которые были в топе самых нелюбимых), затем насильно стаскивали с него физкультурную форму, насмехаясь: «Почему крылья не появляются? Может, у тебя шерсть не растёт?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и показывали его в таком виде девушкам, чтобы те отвернулись, — их действия были подлыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира подозревал, что учительница Румико знала об этом, но молча позволяла… Особенно когда во время обеда ему насильно заталкивали в рот остатки — это было довольно открыто, но даже когда Хаята мучился, она лишь спрашивала: «Что случилось?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— а когда Кэйсукэ отвечал что-то вроде «Мы лечим его от привередливости в еде», она, улыбаясь, пропускала это со словами «Ну и хорошо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да… это общество было безжалостно до предела к тем, кто оказывался в изоляции или показывал слабость…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акире было больно видеть страдания Хаяты. Ему хотелось заставить Кэйсукэ прекратить это. Будь он прежним, он бы без колебаний вышел вперёд и врезал Кэйсукэ по щеке. В драках он был немного уверен, да и если бы проиграл, ему не пришлось бы мучиться в одиночестве, как сейчас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь у него была тайна…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, с чего могло раскрыться существование грязного пса, которого он прятал дома. Особенно Кэйсукэ, казалось, сейчас был увлечён «воспитанием» Хаяты и забыл об этом, но ведь всё началось с того, что Акира защитил Ицуки от него. Он не хотел привлекать внимание Кэйсукэ и подвергать Ицуки опасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды после уроков, когда Эрика, по капризу выбравшая Акиру в качестве партнёра для принятия крови в тот день, сказала ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как староста класса, ты что об этом думаешь…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На беззаботном лице Эрики не было и тени беспокойства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О Кэйсукэ. О его «воспитании». С Хаятой он явно перебарщивает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?! Нет, это же Хаята плох. Я думаю, его действительно воспитывают. Столько все ему говорят, а он даже не пытается проявить желание тренироваться. Это полный провал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, она резко укусила Акиру за палец, и он застонал. Красивыми губами она припала к ранке на указательном пальце. Сдерживая отвращение от ощущения языка, ползущего по ранке, Акира настаивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты серьёзно так говоришь…? Если зайти так далеко, это уже просто травля. Даже учительница Румико ничего не говорит… Это ненормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив пить кровь, Эрика с плевком выплюнула палец Акиры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Потеряв дар речи, Акира в упор уставился на Эрику. Ему показалось, что кровь Эрики, которую он только что принял, сворачивается у него в желудке...</w:t>
+        <w:t>Потеряв дар речи, Акира пристально уставился на Эрику. Ему показалось, что кровь Эрики, которую он только что принял, сворачивалась в желудке…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эрика изменилась в лице...</w:t>
+        <w:t>Эрика изменилась в лице…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,115 +2190,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(Кажется, такое уже было раньше...)</w:t>
-[...63 lines deleted...]
-        <w:t>«Спасибо, Акира-кун...»</w:t>
+        <w:t>(Кажется, такое уже было раньше…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямые чёрные волосы. Сдержанный голос…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Спасибо, Акира-кун…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,147 +2318,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Парта в правом углу... Тот, кто сидел там, где сейчас пусто...</w:t>
-[...95 lines deleted...]
-        <w:t>— Эй...</w:t>
+        <w:t>Парта в правом углу… кто-то, кто был там, а теперь это место пустовало…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бо…льно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От внезапно нахлынувшей головной боли с головокружением Акира застонал. Он чуть не упал и опёрся рукой о парту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оттолкнув её руку, Акира уставился на неё.</w:t>
+        <w:t>Оттолкнув её руку, Акира взглянул на неё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,115 +2574,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эрика, задрожав губами, будто её ранили, посмотрела на него в ответ.</w:t>
-[...63 lines deleted...]
-        <w:t>В этот момент из открытого окна донёсся крик, похожий на вопль...</w:t>
+        <w:t>Эрика, с дрожащими от обиды губами, посмотрела на него в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за… Отвратительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент из открытого окна донёсся крик, похожий на вопль…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>