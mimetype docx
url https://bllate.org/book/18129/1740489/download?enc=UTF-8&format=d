--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,147 +14,147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 9 (2020, осень)</w:t>
-[...95 lines deleted...]
-        <w:t>На экране показывали вестибюль станции, где сновали люди в деловых костюмах, спешащие на работу. Станция Токио. Акира подумал, что удивительно, как они умудряются ходить, не сталкиваясь друг с другом. Более того, если присмотреться, некоторые даже обменивались слюной на ходу. До приёма крови дело, конечно, не доходило, но Акира рассеянно подумал: «Неужели нельзя делать это не в такой толчее?»</w:t>
+        <w:t>Глава 10. Девять (Осень 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утром в понедельник мать рано ушла на работу, а Акира, завтракая, смотрел телевизор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки, поевший раньше, сидел на корточках перед телевизором, обхватив колени, и с интересом смотрел в экран. Обычная новостная программа — что в ней интересного?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране показывали территорию вокзала, где сновали люди в деловых костюмах, спешащие на работу. Токийский вокзал. Акира думал о том, как люди умудряются ходить, не сталкиваясь друг с другом. Более того, если присмотреться, были даже те, кто, идя, занимался слюнообменом. Кровопринятия, конечно, не было, но Акира рассеянно подумал, что могли бы делать это не в такой толчее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,275 +174,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это чего?</w:t>
-[...223 lines deleted...]
-        <w:t>Акира подумал, что, наверное, люди в Токио слишком заняты, поэтому делают это на ходу, и мельком взглянул на часы. Если не закончить завтрак за пять минут, придётся бежать в школу.</w:t>
+        <w:t>— Это… что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что значит «что»? Вокзал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из телевизора доносился закадровый голос: «Вот так выглядит сегодня утром Токийский вокзал. Небо ясное, залито тёплым осенним солнцем…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не то. Рты. Прикладывали. Взрослые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А… слюнообмен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слюнообмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это почти как кровопринятие… Эффект слабее, но можно немного продержаться. Вот, Ицуки, от моей слюны твоя болезнь становится чуть легче, да. То самое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира подумал, может, жители Токио делают это на ходу, потому что заняты, и мельком взглянул на часы. Если не закончит завтрак через пять минут, придётся бежать в школу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внезапно сказал Ицуки, и Акира, погружённый в свои мысли, не сразу понял, что тот имел в виду.</w:t>
+        <w:t>Неожиданно сказал Ицуки, и Акира, задумавшись, не сразу понял, что ему сказали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,275 +526,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слю-но-об-мен.</w:t>
-[...223 lines deleted...]
-        <w:t>— Ты чего, нельзя же так, когда я ем!.. А, чёрт, время!</w:t>
+        <w:t>— Слюнообмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки встал и подошёл к столу. Акира как раз зачерпнул желток глазуньи, стараясь его не раздавить, и отправлял в рот. Когда немного жидкого желтка вытекло из губ, Ицуки приблизил лицо и поцеловал его. Поражённый Акира проглотил желток целиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй… Ицуки, сейчас…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки, который был примерно одного роста с сидящим на стуле Акирой, вытянулся и наклонился над ним. Рука поддержала голову, потянула на себя…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было, как и прежде, невероятно сладко. Прямые волосы скользнули по плечам Ицуки, упали и накрыли лицо Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мм… Акира… вкусно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира пришёл в себя и оттолкнул Ицуки. Возмущённо обратился к недовольному мальчику:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты чего, не делай так, когда я ем… А, чёрт, время!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,243 +814,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я в школу! На улицу один не выходи!</w:t>
-[...191 lines deleted...]
-        <w:t>Акира погладил опустившего голову Ицуки по голове.</w:t>
+        <w:t>— Я в школу! Один на улицу не выходи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поспешно накидывая ранец, он направился к входной двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, я пошёл. Запри дверь, хорошо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он сказал это, Ицуки, подошедший к двери, словно послушная собака, внезапно приблизился и снова поцеловал Акиру. Пока Акира не успел среагировать, он оторвал губы и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Одиноко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну ты… Ладно, ничего не поделаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира погладил унылого Ицуки по голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стараясь, чтобы Ицуки не было видно снаружи, Акира выскользнул в приоткрытую дверь. Он опаздывал уже на пять минут.</w:t>
+        <w:t>Чтобы снаружи не было видно Ицуки, он выскользнул в чуть приоткрытую дверь. Он опоздал на целых пять минут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,147 +1134,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обмен слюной... он делал это даже с не очень близкими одноклассниками...</w:t>
-[...95 lines deleted...]
-        <w:t>Измеряя температуру, Акира витал в облаках. Санитарка обходила класс, записывая показания в таблицу. Высветившаяся вместе с электронным сигналом температура была 35,9 градуса.</w:t>
+        <w:t>Слюнообмен он делал даже с не очень близкими одноклассниками…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но с Ицуки это было совсем иначе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Из-за того, что он брат? Или потому что это Ицуки?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Измеряя температуру, Акира был рассеян. Санитарка обходила класс, записывая температуру в таблицу. Высветившаяся вместе с электронным звуком температура была 35,9 градуса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,115 +1294,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Безучастно проговорила девочка-санитарка, водя ручкой. Акира, у которого редко температура опускалась ниже 36 градусов, почувствовал лёгкое недоумение, но в этот момент заметил кое-что ещё.</w:t>
-[...63 lines deleted...]
-        <w:t>— Слушай, а это кто?</w:t>
+        <w:t>Равнодушно сказала санитарка, водя ручкой. Акира, у которого редко бывало около 35 градусов, почувствовал некоторое несоответствие, но в этот момент заметил кое-что другое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В таблице, куда ежедневно записывали температуру учеников, была ячейка, залитая чёрным. Номер три по списку…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, это кто был?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,211 +1422,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А? Этот номер всегда был пропущен, разве нет?</w:t>
-[...159 lines deleted...]
-        <w:t>Госпожа Румико, которая только вышла на поле, но тут же была вызвана директором, крикнула лишь: «Самостоятельная тренировка! Староста, командуй!»</w:t>
+        <w:t>— А? Там же изначально пустое место, разве нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира пробормотал, оглядывая класс. Ряды равномерно расставленных парт. В правом дальнем углу, казалось, было неестественное пустое пространство, но, возможно, ему показалось. Учительница Румико хлопнула в ладоши на кафедре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давайте, быстрее, быстрее! Время тренировки уменьшается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди в целом скучных школьных уроков физкультура была любимым предметом. Особенно тренировка к спортивному празднику, где можно было использовать крылья, была для Акиры хорошей сменой деятельности. Он не стал задумываться об этом глубже и вместе с одноклассниками направился на стадион.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учительница Румико, которая уже вышла на стадион, но потом её вызвал директор, крикнула только: «Самостоятельная тренировка! Староста, командуй!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Староста Ито Эрика, построив одноклассников, ненадолго задумалась.</w:t>
+        <w:t>Староста Эрика Ито, построив одноклассников, ненадолго задумалась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,179 +1742,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— До праздника осталось всего пять дней, давайте проведём генеральную репетицию. Нужно повышать качество.</w:t>
-[...127 lines deleted...]
-        <w:t>Акира мельком взглянул на Хаяту. Тот, закусив губу, с упрямым выражением лица смотрел на Кэйсукэ.</w:t>
+        <w:t>— До спортивного праздника осталось пять дней, давайте проведём генеральную репетицию. Нужно повышать качество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие дети тоже стали один за другим соглашаться, и решено было провести полный прогон. В душе Акира испытывал некоторое беспокойство. Что касалось его самого, он был спокоен, но для тех, кто не был силён в этом, генеральная репетиция могла оказаться непосильной ношей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно Хаята, который на прошлой тренировке даже не мог нормально выпустить крылья и с завистью смотрел на Акиру с земли… Акира никак не мог представить, что он справится с полным прогоном. Или, может быть, у него был какой-то прогресс после тех усиленных тренировок в храме? Ведь были и выходные…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира мельком взглянул на Хаяту. Тот кусал губы и с упрямым выражением лица смотрел на Кэйсукэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>