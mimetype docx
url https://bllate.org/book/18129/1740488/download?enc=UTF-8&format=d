--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,659 +14,691 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава восьмая (осень 2020 года)</w:t>
-[...607 lines deleted...]
-        <w:t>— Что значит «долго»? Когда могу — всегда готов. Болезней же лучше, чтобы вообще не было, это очевидно.</w:t>
+        <w:t>Глава 9. Восьмая (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Труп богомола забрала муниципальная служба, но уборка в комнате оказалась целым событием. Канцелярские принадлежности и будильник, сметённые огромным богомолом со стола, валялись на полу; вдобавок было разбрызгано столько крови, будто там кто-то погиб. По крайней мере, ковёр на полу и одеяло с самолётиками, похоже, придётся выбросить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я вызову уборщиков, а ты пока отложи только то, что не хочешь выбрасывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать быстро сдалась и сказала так, поэтому Акира собрал в полиэтиленовый пакет уцелевшие книги манги и пластиковые модели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же было непонятно: труп Акуты, который должен был лежать в гостиной, не обнаруживался… В гостиной повреждений оказалось мало — обеденный стол сильно сдвинулся, мусорное ведро перевернулось, и содержимое рассыпалось, но на этом всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И ещё одно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вход, через который проник тот огромный ночной жук, тоже не нашли. Ни разбитого стекла, ни распахнутой двери — ничего…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касалось тревожного — судьба Ицуки тоже оставалась неопределённой. Поскольку он сбежал раненым, возможно, решили, что он погиб вместе с Акутой; заявку в город не подавали (мать проверила на городском сайте), но как поступить с ним в будущем — решения принять никак не удавалось. Утешало лишь то, что у матери в голове, похоже, не было варианта «утилизировать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нельзя ли оставить его у нас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За воскресным обедом, состоящим из овощного супа, приготовленного Акирой, и купленных впрок булочек с начинкой, состоялся небольшой семейный совет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Послушай… Это не то же самое, что подобрать щенка. Прежде всего, сам контакт грязного пса с ребёнком младше двенадцати лет — табу. Если просочится, что в этом доме, где ты живёшь, находится грязный пёс… это будет ужасно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если считать его человеком… я буду каждый день принимать его кровь. И Ицуки не придётся страдать от болезни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тем более нельзя. В этом городе нет места человеку без регистрации. Его немедленно заберут в следственный отдел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать, глядя на Ицуки, который с трудом ел булочку с лапшой, вздохнула. Сегодня Ицуки снова превратился в грязного пса с иссохшим телом; из-за опухоли во рту он не мог нормально есть, кое-как доел сначала начинку из лапши, а теперь изо всех сил пытался проглотить сухую булочку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно Акире пришла в голову идея; он сунул указательный палец в рот и протянул его Ицуки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ицуки. Смотри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без всяких объяснений Ицуки понял намерение. Он радостно взял палец в рот и с чмокающим звуком присосался. Акира почувствовал, как бугристая опухоль, касающаяся пальца во рту, мягко отступает. Опухоль, нависавшая над веками, исчезла; Ицуки повернул к Акире чёрные глаза и радостно улыбнулся. Он счастливо принялся уплетать булочку с начинкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну ты даёшь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с изумлением сказала мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько ты ещё собираешься так делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько?.. Когда могу — всегда. Если болезнь можно хоть немного облегчить, пусть лучше её не будет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,211 +718,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это табу, — в голосе Акиры зазвенел гнев, — чтобы унижать их.</w:t>
-[...159 lines deleted...]
-        <w:t>С самого вчерашнего дня мать только и делала, что вздыхала, и этот вздох был особенно долгим.</w:t>
+        <w:t>— Ведь это табу, установленное, чтобы их унижать, разве нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— в голосе Акиры прозвучал гнев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я поняла, что ты дорожишь этим ребёнком, — голос матери был озабоченным, но мягким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он ведь твой друг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать всегда говорила ему заводить друзей… До сих пор Акира думал, что она имеет в виду необходимость постоянного партнёра для принятия крови, но теперь понял: она искренне радовалась, что у него появился друг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не только даёшь ему свою кровь, но и сам принимал его кровь, верно?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать с самого утра только и делала, что вздыхала, и этот вздох вышел особенно долгим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,307 +974,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И это тоже, но... о приёме крови между псами скверны и людьми известно слишком мало.</w:t>
-[...255 lines deleted...]
-        <w:t>— Нэнотами... Значит, вы себя так называете?</w:t>
+        <w:t>— И это тоже… но о принятии крови между грязными псами и людьми известно мало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому я и говорю, что он человек…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если так, он другой человек, не такой, как мы, — спокойным, почти исследовательским тоном сказала она.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Форма клыков отличается. Они не приспособлены сосать кровь. На самом деле я никогда не слышала, чтобы грязные псы нуждались в принятии крови. Ни от людей, ни друг от друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому он тоже человек…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо. Тогда давай называть нас «исконными людьми». Так пойдёт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки, который слушал разговор с необычайным интересом, вмешался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не пёс. Нэнотами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нэнотами… значит, вы сами себя так называете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мама слушает, что я говорю. Я рад.</w:t>
+        <w:t>— Мама, ты слушаешь мой рассказ. Я рад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,243 +1358,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Понимаешь, мы точно не знаем, что происходит, когда «нэнотами», которые изначально не приспособлены для приёма крови, и залётные люди принимают кровь друг друга...</w:t>
-[...191 lines deleted...]
-        <w:t>Он не смог сказать «хочу пить кровь Ицуки».</w:t>
+        <w:t>— Иными словами, что происходит, когда нэнотами, которые изначально не приспособлены к принятию крови, и исконные люди принимают кровь друг друга, — этого мы не знаем…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Со мной, вообще-то, ничего не случилось. И у Ицуки… болезнь и раны ведь зажили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, Акира вспоминал то сильное переживание, когда попробовал кровь Ицуки. Сладость, от которой немеет голова, и голодное желание, не похожие на ощущения от чьей-либо ещё крови…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже то, что это неизвестно, само по себе неестественно, на самом деле…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— пробормотала мать как будто про себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Несмотря на то что их так широко используют, нет ни одного случая принятия крови… Не может быть, чтобы никто не проводил исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скорее всего, это скрывают, потому что это неудобно. Я не хочу прекращать… Я хочу вылечить Ицуки ещё больше, и я тоже…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не мог сказать: «Хочу пить кровь Ицуки».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,275 +1646,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дай мне немного разобраться. Если я получу доступ к отдельному серверу института, возможно, я узнаю больше подробностей. Посёлок Инасики изначально был пионером в изучении псов скверны, возможно, там сохранились чьи-то результаты исследований.</w:t>
-[...223 lines deleted...]
-        <w:t>Сказала мать решительно.</w:t>
+        <w:t>— Дай мне немного разузнать. Если я получу доступ к отдельному серверу в институте, возможно, смогу узнать больше. Инасики изначально был пионером в исследованиях грязных псов; возможно, остались чьи-то результаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это… разве не опасно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это касается твоего здоровья. И его тоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она слегка улыбнулась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, я сделаю всё, что смогу. Но пока я не узнаю, никакого принятия крови. Хорошо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По крайней мере, перестань пить кровь Ицуки, — твёрдо сказала мать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>