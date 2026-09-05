--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,211 +14,179 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>7 (Осень 2020)</w:t>
-[...159 lines deleted...]
-        <w:t>Ицуки радостно улыбнулся. Мать слегка улыбнулась в ответ и повернулась к Акире.</w:t>
+        <w:t>Глава 8. (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать доела растянувшийся мисо-рамэн с каким-то упрямством, словно назло. Акира же почти не притронулся к яичной каше — аппетита не было. Ицуки счастливо умял выбранный им самим рамэн с чашю, нахваливая: «Вкусно, мама удивительная», — а заметив, что Акира оставил кашу, явно засматриваясь на неё, получил её в угощение и снова с радостью принялся есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать, подперев щеку рукой на поднятом колене, словно сдерживая какую-то боль, наблюдала за Ицуки. Он, по всей видимости, пользовался ложкой Акиры — и от этого снова выглядел почти как обычный человеческий ребёнок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как и сказал Ицуки… поев, я вроде бы немного взбодрилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда мать произнесла это, Ицуки радостно улыбнулся. Она слегка улыбнулась в ответ и повернулась к Акире.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,371 +302,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы рассказать всё, потребовалось много времени, и насытившийся Ицуки свернулся калачиком на татами и уснул.</w:t>
-[...319 lines deleted...]
-        <w:t>Акира злобно уставился на мать.</w:t>
+        <w:t>Чтобы рассказать всё, потребовалось много времени. Насытившись, Ицуки свернулся калачиком на татами и уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда рассказ закончился, мать выдохнула самый долгий и тяжёлый вздох, который Акира когда-либо слышал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И это… всё? Больше ничего нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понятно. То, что ты рассказал мне, — это хорошо. Но.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать снова вздохнула так же глубоко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За это ты мог бы быть уведён в следственный отдел три… нет, четыре раза. И не просто уведён… тебя могли бы просто… сделать не (·) су (·) ще (·) ство (·) ва (·) в (·) ши (·) м.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… просто не видел другого выхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Принять кровь от грязного пса?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира в упор посмотрел на мать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,115 +686,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мать, выдохнув сдавленно, встретила взгляд Акиры.</w:t>
-[...63 lines deleted...]
-        <w:t>— ...Правда?</w:t>
+        <w:t>Сдержанно выдохнув, мать встретила его взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу защитить тебя. И, если понадобится, его тоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Правда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,147 +814,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира, скривив лицо, посмотрел на мать.</w:t>
-[...95 lines deleted...]
-        <w:t>— Но... я также знаю, что у тебя есть на это причины...</w:t>
+        <w:t>Акира, исказив лицо, посмотрел на мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Я знаю, что ты… умеешь лгать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать выглядела задетой, но не стала возражать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но… я также понимаю, что… у тебя есть на это причины…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,115 +974,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чтобы защитить тебя, я солгу сколько угодно раз. Кому угодно.</w:t>
-[...63 lines deleted...]
-        <w:t>— Для начала я скажу тебе то, что ты должен знать, чтобы защитить себя.</w:t>
+        <w:t>— Чтобы защитить тебя, я готова лгать сколько угодно. Кому угодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прежде всего, я скажу тебе то, что должна сказать, чтобы уберечь тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,339 +1102,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— О том, что случилось сегодня, никому не рассказывай. Не говори об этом и на улице.</w:t>
-[...287 lines deleted...]
-        <w:t>— Всё, что ты сейчас сказала... это табу?</w:t>
+        <w:t>— О том, что случилось, — никому ни слова. И вне дома тоже нельзя говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О том, что случилось…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О том, что ты принял кровь грязного пса, о том, что ты получил кровь грязного пса, о том, что грязный пёс… человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она, поморщившись, продолжила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О том, что ты сражался с ночным червём в доме, о том, что ты изменился в одиночку, о том, что ты самовольно применил метод Эйген-Майера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Метод Эйген-Майера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это лечение путём соединения кровеносных сосудов с другим человеком… В оригинальном методе соединяются и вены, чтобы кровь циркулировала. Тогда не будет анемии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему это нельзя делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Повторяю. Это за (·) пре (·) ще (·) но.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, что ты сейчас сказала… это всё запрещено?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Даже... переливание крови Ицуки?</w:t>
+        <w:t>— И… принятие крови Ицуки — тоже?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда я понял, почему это табу. Потому что если станет известно, что этот парень... пёс-отброс — человек, будут проблемы. Потому что те, кто презирает их как псов и обращается как с рабами... узнают, что если вылечить болезнь, они — люди!!</w:t>
+        <w:t>— Тогда я понял, почему это запрещено. Потому что нельзя, чтобы стало известно, что этот… грязный пёс — человек. Потому что нельзя, чтобы стало известно, что те, на кого смотрят сверху вниз как на псов и обращаются как с рабами… стоит им исцелиться от болезни — и они люди!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,83 +1582,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Иногда я думаю... вот если бы ты не был таким умным ребёнком...</w:t>
-[...31 lines deleted...]
-        <w:t>— Но это же глупо, так не должно быть.</w:t>
+        <w:t>— Иногда я думаю… что было бы лучше, если бы ты не был таким умным…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но это же несправедливо, так не должно быть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,339 +1710,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз уж представился удобный случай, скажу тебе. Дело не только в псах-отбросах. Этот город... это общество полно лжи и обмана. Но чтобы жить здесь, ты должен жить по здешним правилам.</w:t>
-[...287 lines deleted...]
-        <w:t>— Его больше нет...</w:t>
+        <w:t>— Раз уж выпал такой случай, скажу тебе. Дело не только в грязных псах. Этот город… это общество полно лжи и обмана. Но чтобы выжить здесь, нам остаётся только жить по здешним правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если… я не хочу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, может, переедешь жить на луну?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос матери был таким тихим, что, даже сидя лицом к лицу, его едва можно было разобрать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я расскажу тебе то, о чём никогда не говорила, Акира. По правде говоря, сообщить тебе это — тоже запрещено…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо матери, смотревшей в упор, исказилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть старшая сестра. Её звали…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её губы задрожали, и голос пропал у неё в горле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Её звали…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже… нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Даже я, её мать... уже не могу назвать имя того ребёнка. Никто не помнит о том ребёнке. Потому что сделали так, будто её не было... Но я вспомнила. Так же, как ты вспомнил об отце. Хотя даже назвать её по имени... я не могу... но тот ребёнок точно существовала. Я родила её, кормила грудью, растила. Н-но... сделали так, будто её не было...</w:t>
+        <w:t>— Даже я, её мать… уже не могу произнести имя этого ребёнка. Никто не помнит о ней. Потому что её сделали не (·) су (·) ще (·) ство (·) ва (·) в (·) ше (·) й… Но я вспомнила. Так же, как ты вспомнил об отце. Даже имени… произнести не могу… но она точно была. Я родила её, кормила грудью, растила. Но её сделали несуществующей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,419 +2126,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я не хочу, чтобы и с тобой случилось то же самое. Акира. Акира.</w:t>
-[...367 lines deleted...]
-        <w:t>(У меня нет никакой двоюродной сестры...)</w:t>
+        <w:t>— Я не хочу, чтобы с тобой случилось то же самое. Акира. Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, я не хочу тебя забыть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать, словно успокаивая вздымающуюся грудь, глубоко вздохнула и убрала руки с сына.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Прости. Я сорвалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она отвернулась и начала убирать со стола. Остатки бульона слила в раковину через сетку, принялась мыть миски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира всё ещё не мог оправиться от потрясения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него была старшая сестра. И эта сестра… у которой отняли и существование, и имя… Ему никто не объяснил, что на самом деле происходит с теми, кто нарушает «то, что делать нельзя», о чём ему твердили без устали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Того, кто не слушается правил, заберёт лже-козодой…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ушах всплыли когда-то услышанные слухи. Да, это была Эрика. (Старшая сестра моей двоюродной сестры видела лже-козодоя.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так говорила Эрика… и точно, спустя какое-то время, когда Акира завёл разговор: «Помнишь, ты рассказывала про ту свою двоюродную сестру?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эрика сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(У меня нет никакой двоюродной сестры…)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2590,243 +2574,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек, который точно был... делается так, будто его не было.</w:t>
-[...191 lines deleted...]
-        <w:t>В полусне пробормотал Ицуки, и на его искривлённом лице появилась счастливая улыбка.</w:t>
+        <w:t>Человек, который точно был… становится не (·) су (·) ще (·) ство (·) ва (·) в (·) ши (·) м.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира коснулся своего плеча, которое мать сжимала, и крепко сжал его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не только грязные псы. Те, у кого несправедливо отнимают и кем помыкают, — это и мы сами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(И как же мне тогда… защитить его?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на спящего, свернувшегося калачиком на подушке Ицуки, издававшего приглушённые хрипящие звуки из-за опухоли, Акира тихо погладил его по волосам. Пусть его тело было безжалостно искалечено болезнью, волосы, как и вчера, когда Акира их вымыл и высушил, оставались гладкими и красивыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акия…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полусне-полуяви пробормотал Ицуки, и на его искажённом лице расцвела счастливая улыбка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>