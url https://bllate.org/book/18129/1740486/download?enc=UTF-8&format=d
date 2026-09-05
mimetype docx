--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шесть (2020, осень)</w:t>
+        <w:t>Глава 7. (2020, осень)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,115 +110,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Акира...</w:t>
-[...63 lines deleted...]
-        <w:t>— Дыши глубже. Всё хорошо, сейчас я тебе помогу.</w:t>
+        <w:t>— Акира...!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах матери, вглядывавшейся в него, блестели слёзы. Мир вокруг плыл и не желал застывать, потолок то приближался, то удалялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дыши глубже. Всё будет хорошо, сейчас я тебе помогу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,147 +238,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он очнулся, перед ним был незнакомый потолок. Лампа в виде концентрических кругов, похожая на глазное яблоко, смотрела на него прямо сверху...</w:t>
-[...95 lines deleted...]
-        <w:t>Губы треснули, выступила кровь. Облизывая солоноватую влагу, он вспоминал вкус крови Ицуки...</w:t>
+        <w:t>Когда он пришёл в себя, перед ним был незнакомый потолок. Светильник, похожий на глаз с концентрическими кругами, висел прямо над ним, глядя на Акиру сверху вниз...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разлепив горло, словно склеенное сухой слюной, Акира вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха... ах...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Губы треснули, выступила кровь. Облизывая солоноватую влагу, Акира вспоминал вкус крови Ицуки...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он попытался сесть, но тело дёрнуло назад. Это был мягкий ремень, предназначенный не столько для фиксации, сколько для того, чтобы он не свалился с узкой кушетки. Акира потянулся отлепить липучку ремня и заметил, что к его руке прикреплена игла для капельницы. Трубка тускло отсвечивала красным.</w:t>
+        <w:t>Он попытался сесть, но тело дёрнуло назад. Это был свободный ремень — скорее для того, чтобы он не скатился с узкой кушетки, чем для удержания. Акира потянулся отлепить липучку ремня и заметил, что к его руке прикреплена игла для капельницы. Трубка тускло отсвечивала красным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не двигайся слишком много.</w:t>
+        <w:t>— Не двигайся слишком сильно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,211 +622,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Медленно, вяло Акира подчинился. Его накрыла волна сильнейшего головокружения.</w:t>
-[...159 lines deleted...]
-        <w:t>— Ицуки... Ицуки умирал, он прикрыл меня собой...</w:t>
+        <w:t>Медленно, словно во сне, Акира подчинился. Его накрыла резкая волна головокружения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ицуки... где Ицуки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот мальчик? Он спит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать подошла к изголовью, сжала губы и посмотрела на Акиру сверху вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты был на волоске от смерти... Ты почти всю свою кровь перелил ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ицуки... Ицуки был на волоске от смерти, он защищал меня...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Этот способ ты придумал сам?</w:t>
+        <w:t>— Ты сам придумал этот способ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,147 +942,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Больше никогда так не делай. Её рука, сжимавшая руку Акиры, мелко дрожала, почти судорожно, и он вздрогнул.</w:t>
-[...95 lines deleted...]
-        <w:t>— Если я потеряю... потеряю ещё и тебя... я...</w:t>
+        <w:t>— Больше никогда так не делай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она сжала руку Акиры, и её рука дрожала, как в судороге. Акира вздрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы в лаборатории узнали... это конец, понимаешь?! Пожалуйста, послушай меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос матери осип и надломился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если я и тебя... и тебя потеряю... я...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,307 +1134,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Акира сказал это, он почувствовал, как мать перехватила дыхание.</w:t>
-[...255 lines deleted...]
-        <w:t>Прежде чем ответить, мать замерла на мгновение.</w:t>
+        <w:t>Когда Акира сказал это, он почувствовал, как мать затаила дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я... вспомнил. Что папа...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не говори!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать оборвала его, как хлыстом, но Акира продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что папа на самом деле жив... по крайней мере, был жив до недавнего времени! Он спас меня. От ночного червя...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Руки матери крепко схватили Акиру за плечи и встряхнули. В её глазах был страх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, нет, нет!! Акира... об этом ни в коем случае нельзя говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему?! Что случилось с папой... он жив?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем мать ответила, прошло мгновение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,83 +1486,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хочешь ты в это верить или нет.</w:t>
-[...31 lines deleted...]
-        <w:t>Тихим голосом сказала она.</w:t>
+        <w:t>— Хочешь верь, хочешь нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тихим голосом сказала мать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,147 +1582,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира сглотнул.</w:t>
-[...95 lines deleted...]
-        <w:t>Он почувствовал, как мир вращается у него над головой, а сознание ускользает.</w:t>
+        <w:t>Акира сглотнул слюну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Остальное обсудим, когда всё успокоится. Семья Ицуки знает, что он остался у нас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мам... об этом тоже...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед глазами поплыло, сознание начало угасать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,211 +1742,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лицо матери, полное тревоги и склонившееся над ним, расплылось и отдалилось, и Акира снова провалился в сон.</w:t>
-[...159 lines deleted...]
-        <w:t>— Акия, это ты меня спас. Я плашу.</w:t>
+        <w:t>Лицо матери, полное тревоги, вглядывающееся в него, расплылось и отдалилось, и Акира снова провалился в сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет из окна отбрасывал на потолок тень от кружевных занавесок, и ранний осенний ветер колыхал её. Акира, сам не заметив когда, открыл глаза и смотрел на это. Он лежал не на узком операционном столе, а на незнакомой кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира... проснулся. Хорошо...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос, немного шепелявый, раздался у уха, и Акира, повернув голову, посмотрел вверх. Там был Ицуки, смотревший на него своими серьёзными чёрными глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ицуки... спасибо. Ты спас меня...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, я, тебя, спас. Рад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,147 +1998,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Акира нахмурился.</w:t>
-[...95 lines deleted...]
-        <w:t>Ицуки открыл рот. Там снова вздувалась опухоль, распухая и раздвигая ровные зубы.</w:t>
+        <w:t>Акира нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Речь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во рту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки открыл рот, показывая. Там снова вздувалась опухоль, распирая и искривляя ровные зубы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,147 +2158,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира поднёс палец ко рту, но Ицуки перехватил его руку.</w:t>
-[...95 lines deleted...]
-        <w:t>— Оно всегда такое. Ничего.</w:t>
+        <w:t>Акира попытался прокусить свой палец, но Ицуки остановил его руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, кровь, внутри. Нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но... это же больно, да...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всегда так. Ничего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,83 +2350,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Очнулся? Как себя чувствуешь?</w:t>
-[...31 lines deleted...]
-        <w:t>— ...Нормально. Который сейчас час?</w:t>
+        <w:t>— Проснулся? Как себя чувствуешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Нормально. Который час?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,115 +2446,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Говоря это, она ловко проверила пульс и температуру его руки.</w:t>
-[...63 lines deleted...]
-        <w:t>— А где... это?</w:t>
+        <w:t>Говоря, она быстро пощупала пульс, проверила тепло рук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если сможешь ходить, давай пообедаем вместе в комнате отдыха. Мы тоже ещё не ели. Правда, ничего особенного там нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где... это?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,115 +2574,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Комната дежурного персонала во Втором биологическом исследовательском институте Инасики. Хорошо, что сегодня суббота — никто не придёт. И медицинское оборудование пригодилось... правда, — она мельком глянула на сына, — для человека я его использовала впервые.</w:t>
-[...63 lines deleted...]
-        <w:t>Невольно повторил Акира. Как он ни старался не смотреть, взгляд всё равно приклеился к профилю Ицуки.</w:t>
+        <w:t>— Комната дежурного во Втором институте биологических исследований Инасики. Хорошо, что сегодня суббота. Никто не придёт. И медицинское оборудование можно было использовать... хотя, — она мельком глянула на сына, — для человека я использовала его впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Человек...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Невольно повторил Акира. Он старался не смотреть, но всё равно впился взглядом в профиль Ицуки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,179 +2702,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но если опухоль во рту вернулась, значит, и всё остальное тоже. Сколько ещё мать будет считать его человеком — Акира не знал.</w:t>
-[...127 lines deleted...]
-        <w:t>Акира знал, что мать иногда использует псов-отбросов в экспериментах по работе, а затем их «утилизирует»...</w:t>
+        <w:t>Но если опухоль во рту вернулась, то и остальное, должно быть, тоже. Неизвестно, как долго мать ещё будет считать его человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Если узнает... что Ицуки — грязная собака, мама...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Незаметно дыхание стало поверхностным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Она может попытаться «утилизировать» Ицуки...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира знал, что мать по работе иногда использует грязных собак в экспериментах и что их «утилизируют»...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,275 +2926,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ответа не было. Нетвёрдой походкой он шёл по коридору в комнату, которую мать назвала комнатой отдыха. Ицуки тревожно поддерживал его, когда тот спотыкался. Мать смотрела на них обоих с нежностью.</w:t>
-[...223 lines deleted...]
-        <w:t>— Мы толком не успели поговорить после всего, что случилось...</w:t>
+        <w:t>Ответа не было, и он, шатаясь, пошёл по коридору в комнату, которую мать назвала комнатой отдыха. Ицуки, обеспокоенный, поддерживал его, когда тот плохо держался на ногах. Глаза матери, смотревшей на них двоих, были мягкими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там был приподнятый пол с татами, круглый низкий столик и раковина. Мать, как у себя дома, открыла шкафчик под раковиной и достала чашки с лапшой быстрого приготовления и пакетики с рисовой кашей на яйце. Ицуки с любопытством смотрел, как мать кипятит воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что такое? Никогда не видел готовую еду в пакетах?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага. Не видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, извини, что я нерадивая мать, у нас дома в основном такое. Иногда ведь неплохо, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага, впервые, рад!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира всполошился. Казалось, у Ицуки не было осознания, что ему нужно скрывать, что он грязная собака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После такого происшествия мы толком и не поговорили спокойно...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,275 +3214,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я рада, что у Акиры появился друг, который согласился остаться у нас. В последнее время у него не было с кем обменяться кровью, верно? Правда, Ицуки-кун, спасибо, что вы с ним дружите.</w:t>
-[...223 lines deleted...]
-        <w:t>Ицуки, судя по расстановке чашек, сел рядом с матерью.</w:t>
+        <w:t>— Я рада, что у тебя появился друг, который приходит ночевать. В последнее время у тебя ведь не было с кем делиться кровью. Правда, Ицуки, спасибо, что дружишь с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, нравится. Дружить, рад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать тихонько рассмеялась и одной рукой по-свойски погладила чёрные волосы Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лапшу, какую хочешь? Выбирай любую. Акира, тебе пока кашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира едва смог ответить невнятным «ага».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать использовала горячую воду, в которой разогревала пакетик с кашей, и поставила рядом лапшу с жареной свининой, которую Ицуки выбрал, сказав «эту!», и свою мисо-лапшу. Она вылила кашу в пиалу, стоявшую вверх дном у раковины, воткнула ложку и протянула Акире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Держи. Горячо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за расстановки чашек Ицуки естественным образом сел рядом с матерью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,243 +3630,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну, Ицуки-кун, ещё и десяти секунд не прошло.</w:t>
-[...191 lines deleted...]
-        <w:t>— растерянно пробормотал Ицуки. Его лицо безжалостно искривилось, и он уже был почти неотличим от пса-отброса.</w:t>
+        <w:t>— Ну, Ицуки, и десяти секунд не прошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, мать засмеялась...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира наполовину вскочил и схватил Ицуки за плечо. Он притянул его к себе, закрывая своим телом, накрывая собой. В руках он чувствовал, как кости плеча Ицуки искривляются и скручиваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Что случилось, Акира? Осторожно, тут горячее, опасно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не говоря ни слова, Акира дрожащими руками обнял Ицуки, пытаясь оттащить его от матери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Акира?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— растерянно пробормотал Ицуки. Его лицо было безобразно искажено, уже почти не видное как человеческое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,531 +3886,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мать дёрнулась. Палочки для еды выпали из её рук и покатились по татами.</w:t>
-[...479 lines deleted...]
-        <w:t>— Че... человек. Это человек, правда. Такое возможно...</w:t>
+        <w:t>Мать вздрогнула. Палочки для еды посыпались из её рук и покатились по татами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Акира обернулся, лицо матери было мертвенно-бледным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожалуйста... пожалуйста, мама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отчаянно заговорил Акира. Его голос почти перешёл в плач, и он закричал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не убивай его!! Он человек... он человек!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира... Акира, не плачь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запинаясь, сказал Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, плакать, грустно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, он слизывал слёзы, одна за другой бегущие по щекам Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ицуки поднял взгляд на мать, вероятно, под влиянием слёз Акиры, его искажённое, разрушенное лицо зажило, и проступил облик того мальчика, который только что беззаботно болтал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, наполнив свои чёрные глаза тревогой, посмотрел на мать Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, почему плачешь? Не плачь. Плакать, грустно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он протянул руку и нежно погладил её волосы, тронутые сединой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обернувшись, Акира увидел, как из глаз матери градом льются слёзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже когда ушёл отец... по крайней мере, мать, никогда не показывавшая слёз Акире, плакала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поверхностно дыша, мать коснулась руки Ицуки, гладившей её волосы. Рука Ицуки была узловатой, искривлённой и продолжала деформироваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Че... человек. Человек, да. Такое возможно...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,83 +4462,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я никогда об этом не думала... Такое...</w:t>
-[...31 lines deleted...]
-        <w:t>— Она проглотила слова, затем продолжила: — Акира, ты пил кровь... да. У этого мальчика. У пса-отброса.</w:t>
+        <w:t>— Я и не думала... такое...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она проглотила слова и затем продолжила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, ты перелил кровь... да. Этому ребёнку. Грязной собаке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,339 +4590,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это же запрещено. Даже приближаться к псам-отбросам тебе нельзя.</w:t>
-[...287 lines deleted...]
-        <w:t>Мать смотрела на Ицуки, который с трудом складывал слова в предложения, и, плача, прошептала:</w:t>
+        <w:t>— Хотя это запрещено. Даже приближаться к грязным собакам тебе нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он был ранен, Ицуки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— закричал Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но теперь ты видишь! Грязные собаки — это люди. Они больны. Просто больны, их тела искажены, но они ничем не отличаются от нас, люди...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожалуйста. Пожалуйста, Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закрыв кулаками глаза, мать хрипло сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожалуйста, не сейчас. Я понимаю, я всё поняла...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент Акира впервые понял, почему мать плакала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать только что узнала, что те, кого она собственноручно «утилизировала», были людьми...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, мама, ссора? Плакать, мне, грустно... Давай, есть. Силы появятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на Ицуки, который с трудом связывал слова, мать, плача, прошептала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4846,115 +4974,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Её голос сломался и исказился в горле.</w:t>
-[...63 lines deleted...]
-        <w:t>«Мама, не надо извиняться».</w:t>
+        <w:t>Её голос сломался в горле, исказился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Прости меня... Я знаю, что мне нет прощения, но я уже не знаю, что делать. Я всегда отгораживалась... Мне было противно, но это работа... а тут, оказывается, люди...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, извиняться, не надо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4974,51 +5102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Есть хочу. Уже три минуты прошло».</w:t>
+        <w:t>— Давай, есть. Уже три минуты прошло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>