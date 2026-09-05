--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,723 +14,691 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>5 (2020, осень)</w:t>
-[...671 lines deleted...]
-        <w:t>— Ммм... сплю. Давай спать вместе.</w:t>
+        <w:t>Глава 6. 5 (Осень 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки обрадовался карри. Казалось, он пробовал его впервые в жизни. Он не спеша подносил еду ко рту, но вскоре, переведя дух, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, ты крутой. Ты вкусно готовишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто использовал покупной соус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но всё равно круто. Как у тебя получается?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, понимаешь... у нас неполная семья, так что мне часто приходится готовить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, говоря это, Акира ощутил резкий диссонанс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Я готовлю не потому, что у нас неполная семья...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Был тот, кто ел мою стряпню... совсем недавно. В те дни, когда мать работала с ночёвкой, они вдвоём ужинали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Акира, ты хорошо готовишь. В мать не пошёл», — сказал он тогда, смеясь, этот голос...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ушах зазвенело, Акира глухо застонал. Головная боль снова накатила...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, больно? Тяжело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв взгляд, он увидел, что Ицуки, наполовину привстав со стула, вглядывается в его лицо, чёрные глаза полны беспокойства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... всё в порядке. Схожу за напитком. Будешь молоко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он встал. Ицуки всё ещё смотрел на него с тревогой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молоко, налитое в стакан, в отличие от того, что он пил в школе, не отдавало на языке горьковатым привкусом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видимо, Ицуки устал: после еды он начал клевать носом. Акира растолкал его, проводил на второй этаж и уложил в постель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М... приятно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки протянул руку и обхватил шею Акиры. Словно затаскивая его в постель, он прижался щекой к его затылку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, отпусти... ты же спать собираешься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М... спать. Давай спать вместе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,115 +718,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но Дерево, по-прежнему вцепившись в шею Акиры, начал тихо посапывать во сне. Похоже, отцепить его было невозможно.</w:t>
-[...63 lines deleted...]
-        <w:t>Глубокое дыхание у шеи было приятным.</w:t>
+        <w:t>Но Ицуки, всё ещё вцепившись в шею Акиры, начал посапывать во сне. Отцепить его было невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Делать нечего, Акира забрался в постель прямо так. Хорошо, что я не выключил свет, подумал Акира. Было бы невозможно выключить его сейчас. Свет в гостиной остался гореть, но ладно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубокое дыхание спящего у его шеи было приятным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,83 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вздох сорвался с губ. Не успел он коснуться головой подушки, как провалился в сон.</w:t>
-[...31 lines deleted...]
-        <w:t>* * *</w:t>
+        <w:t>Вздох сорвался с губ. Не успел Акира прижаться головой к подушке, как провалился в сон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,179 +910,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что послужило тому причиной, он не мог сказать точно.</w:t>
-[...127 lines deleted...]
-        <w:t>Обычно снаружи, за окном, воздух должен быть наполнен стрекотом насекомых, но сейчас не было слышно ни звука.</w:t>
+        <w:t>Что послужило причиной, он не мог сказать наверняка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спавший Ицуки обмяк, и Акира, отодвинув его тяжёлую руку, выскользнул из постели. Он хотел пойти почистить зубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и сам не понимал, что показалось ему странным. Акира замер, не двигаясь, затаив дыхание, прислушиваясь к ощущениям...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот оно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно за окном стоял стрекот насекомых, но сейчас не было слышно ни звука.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,243 +1102,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нервы натянулись до звона.</w:t>
-[...191 lines deleted...]
-        <w:t>Разум подсказывал, что, может, мать вернулась по какому-то делу. Но в то же время интуиция отрицала это.</w:t>
+        <w:t>Нервы натянулись, обострились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здесь кто-то есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внизу лестницы, в темноте, что-то движется...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лестница скрипнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание участилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разум подсказывал, что, возможно, вернулась мать по какому-то делу. Но в то же время интуиция отрицала это.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,83 +1358,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Крупнее... не дышит...</w:t>
-[...31 lines deleted...]
-        <w:t>У него много ног...</w:t>
+        <w:t>Более крупное... не дышащее...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Существо со множеством ног...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,83 +1454,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дерево, проснись... Дерево!</w:t>
-[...31 lines deleted...]
-        <w:t>В тот же миг дверь в его комнату, заскрипев под напором извне, с треском распахнулась. Сопровождаемый звуками вроде «чик-чик, скрип-скрип», в комнату пыталось протиснуться что-то огромное. В нос ударил удушливый запах сырости и гнили.</w:t>
+        <w:t>— Ицуки, просыпайся... Ицуки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг дверь его комнаты, заскрипев под напором извне, с треском распахнулась. Со звуками «кити-кити, гиси-гиси» что-то огромное пыталось втиснуться в комнату. Резкий запах сырой рыбы ударил в нос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,83 +1550,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Дерево сонно пробормотал это, Акира рывком дёрнул его за руку. Со звуком «шух!», разрезавшим воздух, будильник, стоявший у изголовья, подскочил и покатился к ногам.</w:t>
-[...31 lines deleted...]
-        <w:t>— Что?.. Что, Акира?! Страшно!!</w:t>
+        <w:t>Когда Ицуки сонно пробормотал это, Акира изо всех сил дёрнул его за руку. Со свистом рассекая воздух, будильник, стоявший у изголовья, подскочил и покатился в ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что? ...Что, Акира?! Страшно!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,179 +1646,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот же миг последовала вторая атака. Акира пригнулся, прижимая к себе Дерево. Что-то пронеслось у него над головой, послышался звук рассыпающихся по столу подставки для ручек и прочих мелочей. Глобус упал и запрыгал.</w:t>
-[...127 lines deleted...]
-        <w:t>Пол жалобно скрипнул, и что-то огромное, извиваясь, подползло ближе.</w:t>
+        <w:t>В тот же миг последовал второй удар. Акира пригнулся сам и прижал Ицуки к себе. Что-то пронеслось над головой, послышался звук рассыпающихся ручек и прочих мелочей на столе. Глобус упал и запрыгал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было слышно испуганное дыхание Ицуки... нет, наверное, это я сам дышал так часто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нужен свет...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С той стороны, наверное, видят...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пол со скрипом прогнулся, что-то большое подползло ближе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,499 +1838,499 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира вздрогнул. Можно было воспользоваться настольной лампой... если она не сломалась от той атаки.</w:t>
-[...447 lines deleted...]
-        <w:t>Издав звук «куу...», Дерево пошатнулся. Но не упал.</w:t>
+        <w:t>Акира вздрогнул. Настольная лампа должна работать... если только её не разбили при первой атаке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тихие звуки вроде «кити-кити, сю-сю» становились громче. Резкий, затхлый запах... запах гниющего мяса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира протянул руку, нащупал шнур лампы и включил её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комнату залил бледно-голубой свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В нём проступил богомол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тёрся усами о потолок, словно склонив голову набок, и смотрел на них сверху вниз своими безжалостными серыми глазами. При виде этого кошмарного зрелища Акира открыл рот, задыхаясь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему в доме ночной жук...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сработала ли сигнализация?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ночной жук мог проникнуть в дом с четвёртым уровнем защиты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мгновение его захлестнула паника, и он замешкался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остро выброшенная коса богомола нереально блеснула в бледно-голубом свете, и это отпечаталось в глазах Акиры, словно в замедлённой съёмке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Не увернуться)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он подумал это, тело Акиры толкнули, и он покатился по полу. От удара перехватило дыхание. Когда он понял, что в него врезалось тело Ицуки, что-то тёплое закапало ему на лицо, на грудь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... а... Ицуки... Ицуки!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Издав сдавленный звук, Ицуки пошатнулся. Но не упал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,531 +2350,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В такт биению сердца кровь хлестала и вытекала. Словно тёплый дождь, она орошала Акиру.</w:t>
-[...479 lines deleted...]
-        <w:t>Когда богомол снова замахнулся, чтобы швырнуть тело Дерева, Акира, опустив превращённую в лезвие правую руку, поднялся на ноги.</w:t>
+        <w:t>В такт биению сердца кровь хлынула наружу, потекла. Тёплым дождём она орошала Акиру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах! ...А-а-ах! Ах!! Ицуки!! Ицуки!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Ицуки умрёт... он умрёт... защищая меня...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание перехватило от страха, горло жгло. (Нет. Ицуки. Нет...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Богомол, словно раздражённый намотавшимся на косу куском плоти, небрежно дёрнул конечностью. Тело Ицуки безвольно замоталось, как мешок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха... ха-а... ха-а... ха-а...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Спасти, я должен спасти его...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стиснув зубы, Акира вызвал образ в сознании. Да, нужно лезвие... не такое большое, как крылья, размером, которым можно размахивать в этой комнате...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ещё не учился превращаться в лезвие, но у Акиры уже было представление о том, как это сделать, наверное. Вытянуть кость, сделать её острой-преострой, превратить в эмаль — самую твёрдую ткань человеческого тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, он много раз видел, как меняется отец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я тоже могу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Да. Я много раз видел...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он вспомнил в своём сознании отцовские лезвия-крылья, туман, всё время окутывавший глубины его мозга, рассеялся, и воспоминания всплыли с яркой чёткостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отец был здесь ещё на прошлой неделе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он спас меня от ночных жуков...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда богомол снова попытался встряхнуть тело Ицуки, Акира, опустив правую руку, превращённую в лезвие, поднялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,83 +2894,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вытянувшись в струну, он взмахнул лезвием снизу вверх по диагонали и рассёк богомолу туловище.</w:t>
-[...31 lines deleted...]
-        <w:t>С влажным звуком богомол рухнул на пол комнаты. Усики дрожали, голова дёргалась с «чик-чиком». Но он был уже беспомощен.</w:t>
+        <w:t>Вытянувшись, он взмахнул лезвием снизу вверх по диагонали и рассёк туловище богомола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Издав влажный звук, богомол рухнул на пол комнаты. Усы дёргались, голова с тихим скрежетом поворачивалась. Но он был уже бессилен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,339 +2990,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Отменив трансформацию правой руки, Акира поднял исхудавшее тело и прижал к себе. Кровь. Нужно дать ему крови. Зелёные спортивные штаны, которые он надел на него, теперь пропитались кровью и казались чёрными. Он в отчаянии прокусил себе запястье и прижал капающую кровь к губам Дерева. Хотелось вытащить косу богомола, но сейчас нельзя. Если кровь продолжит течь, Дерево...</w:t>
-[...287 lines deleted...]
-        <w:t>Кровь плавно потекла, вливаясь в сосуды Дерева...</w:t>
+        <w:t>Сняв трансформацию с правой руки, Акира приподнял тощее тело. Кровь. Надо дать ему крови. Зелёная толстовка, которую он на него надел, теперь пропиталась кровью и казалась чёрной. Изо всех сил прокусив запястье, он поднёс капающую кровь к губам мальчика. Хотелось бы вытащить косу богомола, но сейчас нельзя. Если кровь будет течь и дальше, Ицуки...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, Ицуки даже не было сил проглотить капающую в рот кровь. Он обмяк, всем весом опираясь на Акиру, глаза закрыты. Дыхание, вырывавшееся из приоткрытого рта, с каждым вздохом становилось всё слабее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Нет... я не дам ему умереть! Я не хочу, чтобы он умирал... что мне сделать, чтобы влить в него кровь...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глубине ушей слышался гулкий звук текущей крови. Да, эту кровь, надо влить её в него... Для этого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Ах... вот оно что.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо стать одним целым...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира протянул руку. Он накрыл правой рукой левую руку Ицуки и крепко сжал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Представь себе... сильно, отчётливо...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сильно сосредоточился на сосудах правой руки, которую только что прокусил, на их пульсации. Он вытянул их. Как дерево. (Растущее дерево, да, это был он.) Придай им чувствительность, как у кончиков пальцев... чтобы узнавать Ицуки, прикасаясь к нему. Сосуды Ицуки. Слабо пульсирующие сосуды — сосуды Акиры нашли их, проникли в них и срослись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кровь плавно потекла, вливаясь в сосуды Ицуки...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,83 +3342,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— еле слышно выдохнул Дерево.</w:t>
-[...31 lines deleted...]
-        <w:t>— А, Акира...</w:t>
+        <w:t>— слабо выдохнул Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... Акира...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,211 +3438,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сознание Акиры уже затуманивалось. С каждым ударом сердца кровь вытекала и перетекала внутрь Дерева...</w:t>
-[...159 lines deleted...]
-        <w:t>Тьма вторглась в поле зрения, и Акира потерял сознание.</w:t>
+        <w:t>Теперь уже сознание Акиры затуманивалось. С каждым ударом сердца кровь вытекала и вливалась в Ицуки...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голова закружилась, и Акира приник к Ицуки, свернувшись калачиком. Мешала коса богомола. Надо было её вытащить, но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полусне-полуяви Ицуки тихо бормотал...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова, похожие на заклинание, на завершающую формулу... фраза «исток есть судьба» странно застряла в ушах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветвь Амэ-така... покрытая красной землёй...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тьма заполнила поле зрения, и Акира потерял сознание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>