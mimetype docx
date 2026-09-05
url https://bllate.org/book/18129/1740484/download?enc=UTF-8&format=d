--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,83 +14,83 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>4 (Осень 2020)</w:t>
-[...31 lines deleted...]
-        <w:t>Пока Акира мыл ему голову шампунем и кондиционером, счищая присохшую к телу грязь, Ицуки послушно позволял всё с собой делать. Неприятного запаха от него изначально не было, так что, наверное, он вроде и мылся... но как он жил обычно — было совершенно непонятно.</w:t>
+        <w:t>Глава 5. 4 (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Акира мыл ему голову шампунем и кондиционером, счищая прилипшую к телу грязь, Ицуки благоговейно позволял себя обрабатывать. Плохого запаха от него изначально не было, так что, видимо, он мылся, но Акира понятия не имел, как тот обычно живёт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спросил он, суша ему волосы феном, и обе руки Ицуки задвигались перед грудью. Одна рука — «берег», а другая, словно изображая водную гладь большой реки, закольхалась.</w:t>
+        <w:t>Спросив это, Акира сушил ему волосы феном и вдруг увидел, как обе руки Ицуки задвигались перед грудью. Одна рука — словно берег, а другая колыхалась, напоминая поверхность большой реки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,275 +174,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ицуки сделал удивлённое лицо. Похоже, это вышло неосознанно.</w:t>
-[...223 lines deleted...]
-        <w:t>— Смутно...</w:t>
+        <w:t>Ицуки удивился. Похоже, это было неосознанно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой голос... плохой. Я больше говорю руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во рту и в горле у тебя ведь тоже язвы...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— тяжело вздохнув, пробормотал Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки в зеркале выглядел совершенно как человек — гладкий, смуглый мальчик с выразительными острыми чёрными глазами в одно веко. Это разительно контрастировало с его собственным отражением — с коричневатыми мягкими волосами и светлыми глазами. Высыхающие волосы в его руках походили на чёрную реку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой дом... это берег реки? Где-то в районе Аракавы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Откуда ты знаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто почувствовал...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,275 +462,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Правая рука Ицуки плавно поднялась перед грудью и медленно раскрылась под подбородком. Пальцы один за другим неспешно разгибались.</w:t>
-[...223 lines deleted...]
-        <w:t>— «рад».</w:t>
+        <w:t>Правая рука Ицуки плавно поднялась перед грудью и медленно раскрылась под подбородком. Один за другим пальцы медленно разгибались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это твоё имя, да? Я запомнил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хе-хе, да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки тихо улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Моё имя. Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он повторил жест, Акира, глядя на него в зеркале, попытался скопировать. Неуклюже сложив правой рукой знак «дерево, дающее ростки», Акира услышал смех Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира называет моё имя... я рад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Голосом» «тоже» «рад». «Ицуки» «нравится».</w:t>
+        <w:t>— Даже голосом... я рад. Ицуки — нравится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,83 +782,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Отвечая невпопад и повторяя жест, Акира почувствовал, как Ицуки тычет его в плечо.</w:t>
-[...31 lines deleted...]
-        <w:t>— «Аки-ра», «какой» «смысл»?</w:t>
+        <w:t>Бормоча в ответ и повторяя упражнение, Акира почувствовал, как Ицуки ткнул его в плечо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, что значит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,179 +878,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Имя».</w:t>
-[...127 lines deleted...]
-        <w:t>Кулак прижался к груди и резко раскрылся. Пальцы сверкнули, словно вспыхнув.</w:t>
+        <w:t>— Имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...А, ну, «Акира» может быть разным, но моё... э-э, что-то вроде «кристалл» или около того.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кулак прижался к груди и резко раскрылся. Пальцы сверкнули, словно мерцая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,83 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Это»</w:t>
-[...31 lines deleted...]
-        <w:t>— «про» «Акиру».</w:t>
+        <w:t>— Это — про Акиру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Светящийся», «камень». «Акира».</w:t>
+        <w:t>— Светящийся камень. Акира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,243 +1166,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Да».</w:t>
-[...191 lines deleted...]
-        <w:t>Выражение лица Ицуки исчезло, он опустил голову.</w:t>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спокойно сказал Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Называть имя Акиры... приятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторое время повторяя своё имя перед зеркалом, Акира вдруг произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи мне и имя того ребёнка... Вы ведь были дружны?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение исчезло с лица Ицуки, он опустил голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,307 +1390,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Аку-та»...</w:t>
-[...255 lines deleted...]
-        <w:t>Он намочил полотенце, опустился на колени рядом и протёр лицо, искажённое болезнью, счищая присохшую грязь. На лице, изуродованном опухолями, маленькие красивые губы были чуть приоткрыты, будто хотели что-то сказать.</w:t>
+        <w:t>— Акута...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ведь не настоящее имя, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко развёл руки в стороны и быстро взмахнул ими, словно быстрая птица, взлетающая в небо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Птица? А, ласточка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Акира сказал это, из уголков его узких глаз скатились слёзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Друг?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира обернулся на тело, лежащее на банном полотенце. Теперь, когда он понял, что это был человек, тело выглядело ещё более жалким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смочив полотенце, Акира опустился на колени рядом, вытер лицо, искажённое болезнью, и стёр прилипшую грязь. На лице, изуродованном опухолями, маленькие, красивой формы губы были слегка приоткрыты, словно хотели что-то сказать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,83 +1710,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Позволяя слезам течь по щекам, Ицуки произнёс:</w:t>
-[...31 lines deleted...]
-        <w:t>— «Аку-та» «не виновата»... «но» «её» «обвинили» «в краже». «Длинной» «палкой» «били»... «я» «хотел» «спасти»...</w:t>
+        <w:t>Слёзы текли по щекам Ицуки, и он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акута... не плохой... но его обвинили в краже. Били длинной палкой... Я хотел помочь...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,211 +1806,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Да»...</w:t>
-[...159 lines deleted...]
-        <w:t>— «Я» «должен» «быть» «на фабрике». «Но» «я» «отпустил» «Акуту». «Поэтому» «накричат».</w:t>
+        <w:t>— Да...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть дом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть... Аракава. Но если я вернусь... родителям будет трудно, — опустив голову, пробормотал Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я... должен быть на фабрике. Но я отпустил Акуту. Меня наругают.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,115 +1966,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сжатые кулаки Ицуки мелко задрожали.</w:t>
-[...63 lines deleted...]
-        <w:t>— «плохо».</w:t>
+        <w:t>Крепко сжатые кулаки Ицуки мелко задрожали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я... не хочу возвращаться. Акуты там нет... не хочу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,851 +2062,819 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Мне»... «что делать»...?</w:t>
-[...799 lines deleted...]
-        <w:t>Ворча что-то себе под нос, Акира начал чистить картошку ножом-экономкой, и рука соскользнула.</w:t>
+        <w:t>— Что же мне делать...?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира обнял Ицуки, который, опустив голову, плакал навзрыд, как маленького ребёнка, и погладил его по голове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня тоже нет хорошей идеи... но я попробую посоветоваться с мамой. Среди моих знакомых нет взрослого, который бы лучше понимал... И, наверное, ребёнку тут не справиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Взрослый...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Не хочешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки, у которого только что расчесали волосы, принялся тереться головой о Акиру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу быть с Акирой...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да что ты, ребёнок, что ли? Сколько тебе лет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Десять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы же ровесники. А я думал, ты младше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Быть с Акирой одного возраста... приятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз мы одного возраста, не ной так...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами Акира, вздохнув, всё равно погладил его по голове. Ицуки, пользуясь моментом, навалился на него всей тяжестью головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я приготовлю поесть. Подожди немного. Есть что-то, что ты не можешь есть? Будет карри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, ты, наверное, никогда и не ел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зная, где лежит новое бельё, Акира, вздохнув, отдал ему своё. Когда он дал Ицуки надеть свои запасные спортивные штаны, они оказались, как ни обидно, немного малы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки увязался за ним на кухню, так что Акира решил заставить его помогать. Когда он показал, как отмерять и промывать рис, Ицуки справился довольно ловко, и Акира остался доволен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты обычно что ешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На фабрике дают еду. Белую. И ещё натто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, Ибараки всё-таки. Я тоже ем. Ещё что-то?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй? Этого явно мало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ворча себе под нос, Акира чистил картофелину овощечисткой, и тут рука соскользнула.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,563 +2894,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Совершенно естественно Ицуки наклонился и быстро зализал ранку.</w:t>
-[...511 lines deleted...]
-        <w:t>Перемешивая в кастрюле неровно нарезанные Ицуки картошку и морковь, Акира ломал голову.</w:t>
+        <w:t>Совершенно естественно для себя Ицуки нагнулся и быстро лизнул ранку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за того, что крови было достаточно, рана мгновенно зажила, но Акира возмутился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не облизывай меня каждый раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но это же жалко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки, пользуясь моментом, лизнул его и в щёку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот же собака...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не собака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда не делай так, лучше почисти морковку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сунув овощечистку в руку Ицуки, Акира начал жарить свинину с луком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если задуматься, ситуация была странной...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с ним грязная собака, которую он никогда раньше не видел так близко, в облике человеческого ребёнка неуклюже чистила морковку. На банном полотенце, расстеленном на полу в гостиной, лежало тело детёныша грязной собаки, который, как оказалось, был человеком...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, он впутался в самую хлопотную историю в своей жизни. Может быть, ему следовало бы растеряться, испугаться, почувствовать отвращение...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, странно... он не чувствовал неприязни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Может, он такой же, как я...?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мальчик, который плакал навзрыд, потеряв друга, сейчас, казалось, искренне радовался тому, что он рядом с Акирой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Как же мне объяснить это маме...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перемешивая в кастрюле неуклюже нарезанные Ицуки картофель и морковь, Акира ломал голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>