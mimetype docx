--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,531 +14,467 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>3 (2020, осень)</w:t>
-[...479 lines deleted...]
-        <w:t>Пока они препирались, кровь уже начала сворачиваться, а раны — затягиваться. Ах да, сегодня он уже получал кровь от Эрики. Поэтому раны заживали быстрее.</w:t>
+        <w:t>Глава 4. Три (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись домой и положив бездыханное тело «Акуты» на банное полотенце, Акира выбился из сил. Взглянув на пол, он заметил следы грязных ног. Ицуки был босым и, испачканный в грязи, последовал за Акирой — это было естественно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смыв грязь, и ран не разглядеть...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира вздохнул, отложил уборку пола и в ванной снял с Ицуки одежду (вернее, лохмотья). Ицуки не сопротивлялся, позволяя делать с собой что угодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда одежда была снята, Ицуки стал ещё больше походить на человека... Кожа была немного темнее, чем у Акиры и прочих местных, но не было ни хвоста, ни шерсти. Чёрная как смоль грива — вернее, волосы — была длинной и прямой, доходила до середины спины. Однако позвоночник и конечности были сильно искривлены, под кожей проступали многочисленные бугры, словно создатель сжал человека в обеих руках и смял в бесформенную массу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В искажённых чертах лица ярко сияли чёрные глаза. Даже если направить на них свет, они оставались только чёрными — чернильного цвета...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акия, что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отвечая, он регулировал температуру душа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты весь в грязи, сначала помою. Грязь может попасть в раны... А, точно. Надо было раньше сообразить. Если он ранен, можно просто дать ему принять кровь. Тогда не придётся беспокоиться, что в раны попадёт грязь. Акира без колебаний прокусил острыми зубами свой палец и прижал его к губам Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это... нет, Акия...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, не знаешь о принятии крови? Ты ранен. Пей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, пить, нет...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не «нет». В раны попадут бактерии. Не капризничай, пей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем кровь свернулась, и раны начали заживать. К тому же сегодня он уже принимал кровь от Эрики, поэтому раны заживали быстрее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,627 +494,499 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под струями воды Акира обхватил одной рукой шею Ицуки, удерживая его, а другой полоснул по артерии на запястье, чтобы кровь не успела свернуться.</w:t>
-[...575 lines deleted...]
-        <w:t>— А…</w:t>
+        <w:t>Под струями душа он одной рукой обхватил шею Ицуки, удерживая его, а другой полоснул по артерии на запястье, чтобы кровь не свернулась сразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Больно... вот, я для тебя стараюсь. Пей, говорю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обхватив голову Ицуки, он прижал рану к его губам. Сначала Ицуки сопротивлялся, но как только кровь коснулась его рта, выражение его глаз изменилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э...?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно сильный удар пришёлся по спине. Не успев понять, что произошло, Акира оказался прижат к полу ванной. Несмотря на небольшой рост, Ицуки был невероятно силён, и прежде чем Акира успел оттолкнуть его, тот уже навалился сверху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Б-больно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ицуки вцепился зубами в рану на запястье. В отличие от острых клыков местных, его зубы были тупыми и круглыми, но от этого боль была только сильнее, когда он сжимал челюсти. Акира дёрнул Ицуки за волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дурак! Идиот!! Не кусай! Больно же!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышал он эти слова или нет, Ицуки разжал рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вку... вкусно... Акия. Акира. Мне это нравится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как, рад за тебя. Пей медленнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, он вдруг кое-что заметил. Произношение, которое было невнятным, словно во рту что-то мешало, стало чётким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв глаза, Акира остолбенел. Безобразные бугры, выступавшие под кожей, таяли, словно снег, впитываясь в тело. И там, несомненно, появилось «лицо». Чёрные глаза пристально смотрели на Акиру. Чуть заострённый прямой нос... тонкие, волевые губы... За-жи-ва-ет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И-Ицуки... ты... человек...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э...?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,115 +1006,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я… я говорю! Говорю! Акира!</w:t>
-[...63 lines deleted...]
-        <w:t>— Человек… ты…</w:t>
+        <w:t>— Я... я могу говорить! Могу говорить! Акира!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он снова с огромной силой бросился на Акиру. Но Акира всё ещё был полон неверия. Он взял лицо Ицуки в ладони и пристально всмотрелся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Человек... ты...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,467 +1134,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты был болен… Кости искривлены, во рту какие-то наросты… Человек… ты человек, что ли…</w:t>
-[...415 lines deleted...]
-        <w:t>— Ночной зверь…</w:t>
+        <w:t>— Ты болен... кости искривлены, во рту наросты... человек... ты человек...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира был потрясён тем, что существо, презираемое как «грязный пёс» и попираемое ногами, оказалось так близко к нему. Но Ицуки невинно (и со всей силы) обнял Акиру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, Акира! Я счастлив! Говорить — счастлив, не больно — счастлив...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув, он увидел, что искривлённые и узловатые конечности теперь, хоть и худые, но заметно вытянулись. Судя по всему, Ицуки был даже чуть выше Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ицуки, тебе... всё время было больно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага. Руки, ноги болели. Это нормально. Но сейчас не больно! И дышать легко... Я счастлив... Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно привязавшаяся собака, Ицуки уткнулся носом в шею Акиры и принялся облизывать его щёки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, Ицуки... прекрати, ты же человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что я счастлив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тёрся головой о мокрую рубашку Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, люблю. Люблю. Счастлив. Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит уже. Ты всё-таки пёс?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не пёс. Я из народа Нэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нэ-но тами...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,371 +1614,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— М-да, сложные разговоры отложим на потом. Сначала давай помоемся.</w:t>
-[...319 lines deleted...]
-        <w:t>Неужели этот парень, который впервые увидел кровь, понимает, что такое принятие крови? Но Ицуки поднёс свою стройную руку ко рту Акиры.</w:t>
+        <w:t>— М-да, сложные разговоры потом, сначала давай-ка вымоемся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спортивная форма Акиры была не только насквозь мокрой, но и в крови, к тому же из-за того, что Ицуки тёрся о него, она стала грязной. Акира кое-как стянул прилипшую к телу одежду, скомкал её и засунул в угол ванной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ай-ай...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира, больно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты укусил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня боль прошла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага, рад за тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И Акира, — на тонких губах расцвела невинная улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я вылечу твою боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э...?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на то, что это впервые, этот парень понимает, что такое принятие крови? Но Ицуки протянул свою стройную руку к губам Акиры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,435 +1998,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почему-то Акира почувствовал, как дыхание участилось…</w:t>
-[...383 lines deleted...]
-        <w:t>Подняв голову, он увидел улыбающегося Ицуки.</w:t>
+        <w:t>Почему-то Акира почувствовал, что дыхание участилось...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-можно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира сделал для меня. Я тоже хочу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему-то Акиру охватило совсем другое желание, нежели когда он брал кровь у одноклассников или матери. Голова закружилась. Хочу выпить. Скорее. Каков он на вкус? Хочу впиться, прокусить, почувствовать его во рту...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прикоснувшись губами к гладкой коже, Акира застонал и укусил. Кожа лопнула во рту с лёгким хрустом, лопнул сосуд. Он с шумом втянул кровь, и Ицуки застонал. Это было слаще всего, что он когда-либо пробовал. Густо и сладко. Хочу ещё. Ещё... Сам того не осознавая, Акира прижал Ицуки к стене душа и пил, урча от удовольствия. Рана заживала. Заживала. Не желая расставаться, Акира языком проследил за уменьшающейся раной до самого конца. Подняв голову, он увидел, что Ицуки улыбался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Боль и след простыл, а рана затянулась без следа.</w:t>
+        <w:t>Пока он забыл о боли, рана исчезла без следа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>