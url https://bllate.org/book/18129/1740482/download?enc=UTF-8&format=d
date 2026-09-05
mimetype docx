--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,243 +14,243 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 2 (2020, осень)</w:t>
-[...191 lines deleted...]
-        <w:t>Он думал об отцовских лезвиях-крыльях. Отец был в отряде спасения, и его лезвия-крылья с детства были мечтой Акиры. Стать таким же, как он, расправить крылья, как у отца, защищать город самыми острыми лезвиями — он тоже хотел так… Эта мечта всё ещё жила в его сердце.</w:t>
+        <w:t>Глава 3. (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Акира вышел на школьный двор, класс уже построился. Эрика делала вид, что не замечает его, выполняя команду «Равняйсь!». Из-за того, что он отдал кровь, но сам не получил переливания, голова кружилась, но Акира молча встал в строй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за того, что в танце пятого класса были полёты, тренировки были тяжёлыми. Акира в этом был силён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Итак, расходимся… Отходим друг от друга, пока не перестанем доставать руками. Всем понятно? Тогда поехали, расправляем крылья!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Секрет в том, чтобы чётко представить образ. Десять пальцев удлиняются, между ними натягивается тонкая, но прочная перепонка. Перья, эффективно захватывающие воздух, — представляй, как каждый пушок на руках набухает… Белые перья распушаются. Не только в крыльях, но и во всех костях тела создаётся множество полостей, тело перестраивается, становясь лёгким и гибким. Мышцы, необходимые для взмаха, — лезвия пока не нужны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Строго соблюдайте правила. Не расправляйте крылья шире, чем вдвое больше вашего роста. Да, вот так… Хаята, ещё немного шире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал о крыльях-лезвиях отца. Крылья-лезвия отца, который был в отряде Босай, были предметом восхищения Акиры с детства. Хочу стать таким, как он, расправить крылья, как отец, защищать город самым острым лезвием — я тоже хочу стать таким… Это восхищение всё ещё было у него в груди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,947 +270,947 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он мысленно нарисовал образ отца, в голову вдруг всплыло сегодняшнее утро.</w:t>
-[...895 lines deleted...]
-        <w:t>Акира мельком взглянул на нетронутую койку, наполовину задернутую шторой, поблагодарил и вышел из медпункта.</w:t>
+        <w:t>Когда он представил образ отца перед мысленным взором, утренний сон внезапно всплыл в сознании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неестественно вытянутые кости. Прорвав кожу, широко расправившись, словно больное, искривлённое дерево… крылья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По рукам разлилось неприятное ощущение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему мне приснился такой сон? Такой реальный, будто это было на самом деле…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира! Акира-сан!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вздрогнул и открыл глаза. Острая боль пронзила обе руки. В точности как в кошмаре, который он на миг представил, кости Акиры удлинились, прорвав кожу. Между пальцами-перепонками капала кровь. Белые перья окрасились в багровый цвет, кто-то закричал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Быстро! Убери крылья!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира подчинился. Даже после того, как он вернул руки в человеческое состояние, раны от прорвавших кость остались, кровь струилась между пальцами. Эрика подбежала, прокусила свой указательный палец и прижала его ко рту Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай! Пей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспоминая произошедшее ранее, было неловко, но Акира нехотя прильнул губами к её руке. Кровь на языке была кисло-сладкой, тепло разлилось по всему телу. Он почувствовал, как под действием полученной крови раны на руках быстро заживают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это вообще было?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Эрики наполнились слезами, щёки покраснели. Было ясно, что она потрясена неудачей Акиры с превращением крыльев. Учительница Румико мягко погладила её по спине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эрика-сан быстро среагировала, это помогло. Акира-сан, на всякий случай сходите в медкабинет. Спортивная форма не запачкалась?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кивнув, Акира сжал руку, всё ещё покрытую кровью. Учительница мягко улыбнулась и добавила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То, что было только что, было на грани нормы, Акира-сан. Чтобы такого больше не повторялось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Образ костей, торчащих из кожи, снова промелькнул в сознании. Растянутая, как тряпка, разорванная кожа…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Верно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крылья отца в том сне явно превышали «норму».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В медкабинете был только Усиода. Как обычно, несмотря на то, что он школьный врач, от него ужасно воняло табаком. Небрежно осмотрев руки Акиры, он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, раз получил кровь, заживает нормально. Смой кровь водой в раковине и можешь возвращаться на урок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорил это, записывая что-то на доске огрызком карандаша. Со школьного двора доносилась танцевальная музыка, которую планировали использовать на спортивном празднике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно что-то вспомнив, Акира спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юи… а Юи, Уонои Юи-сан? Она не приходила в медкабинет раньше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уонои-сан? Она только что ушла пораньше. За ней пришли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказал Усиода, поправляя очки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А…? Даже не поев обеда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ей стало плохо. Ну всё, ты возвращайся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира мельком взглянул на наполовину зашторенную, нетронутую кровать, поблагодарил и вышел из медкабинета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,435 +1230,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Благодаря тому, что он давно не получал чужую кровь, ему стало лучше. Сосредоточившись и снова превратив руки, Акира смог изменить обе руки как обычно, выпустив серовато-белые крылья точно такой же формы, как у ласточки.</w:t>
-[...383 lines deleted...]
-        <w:t>«Извинениями делу не поможешь! Это проблема всего класса. Что, ты думаешь, во время танца будешь прыгать на земле, пока все остальные летают?»</w:t>
+        <w:t>Благодаря тому, что он давно не получал чужую кровь, самочувствие было хорошим. Сосредоточившись и снова превратив крылья, Акира смог, как обычно, изменить обе руки и выпустить серовато-белые крылья, точь-в-точь похожие на ласточкины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оттолкнувшись от земли, Акира взлетел выше и быстрее всех в классе. Вместе с изменением площади поверхности тела пигмент стал светлее, его изначально коричневатые волосы и глаза стали ещё бледнее, а кожа — прозрачной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В лучах осеннего солнца он сделал сальто в воздухе в такт хореографии, и когда приземлился на площадку, Эрика язвительно заметила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сразу бы так и делал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это благодаря твоей крови, Эрика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекрати говорить такое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Началась переменка, время для самостоятельных тренировок. Акира любил летать. Не нужно было думать о лишнем. Молча он снова взмыл в небо. Ветра не было, но стоило крыльям поймать воздушный поток, как он легко поднимался ввысь. Приятно вдыхать чистый воздух. Некоторые одноклассники говорили, что не любят летать, но он не мог этого понять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ведь это же страшно», — сказал, кажется, Хаята. Действительно, с его крыльями летать, возможно, страшно. Хаята был плох в трансформации, не мог как следует расправить крылья, его отчаянные попытки напоминали только что вылупившегося цыплёнка. У него не получалось, потому что он пытался вытянуть только крылья. Нужно собрать лишний вес со всего тела, тонко растянуть его, заполнить недостающие места — такой образ, но Хаята, похоже, никак не мог этого уловить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Наверное, он не дотягивает до нормы…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно, посмотрев вниз, он увидел, что того самого Хаяту окружили несколько человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит уже. Ты понимаешь, что тянешь нас назад?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Громко упрекал его Кэйсукэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, извини…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне не нужны твои извинения! Это проблема всего класса. Что, ты думаешь, на танцах будешь один прыгать на земле?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,755 +1710,755 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Слушай, тебе нужна особая тренировка. После уроков — у святилища. Не вздумай сбежать!»</w:t>
-[...703 lines deleted...]
-        <w:t>На миг в голове промелькнул образ девушки, прошептавшей: «Спасибо, Акира-кун», но тут же растворился в тяжёлой тьме.</w:t>
+        <w:t>— Слушай, тебе нужно усиленно тренироваться. После школы, в храме. Не вздумай сбежать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хаята внезапно поднял на него взгляд, и Акира вздрогнул. В его глазах была явная зависть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дзинь-дон, дзинь-дон… раздался чистый звук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Переменка закончилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира плавно приземлился на школьный двор и сложил крылья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушая музыку для общешкольной трансляции, он, как всегда, почувствовал странную сонливость. Им постоянно говорили не оставлять еду, и без сомнений Акира допил молоко. Лёгкая горечь кольнула язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Музыка с низкими частотами, вплетающимися повсюду, когда он машинально слушал её ушами, начинала казаться шёпотом на ухо низким голосом. Что он говорит? Кажется, вот-вот пойму, но не понимаю, непрерывный шёпот…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вздрогнув головой, Акира открыл глаза. Он почти уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Музыка, то низкая, то высокая, тоном, похожим то на голос, то на инструмент, продолжала бормотать. Акира подумал, что, кстати, слышал её и не только в школе. Да, когда отец пришёл его спасать. Тогда его посадили в машину люди из отдела боусай, отвезли прямо в мэрию, и там, кажется, о многом спрашивали… И там играла эта музыка…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Нет, такого не может быть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отец погиб в аварии. Не может быть никаких воспоминаний о том, как он его спас. Это был сон, должно быть…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Сон… ли?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впервые это сомнение, холодное, как лёд, коснулось его сознания. (Правда ли?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оглянувшись, он увидел, что почти все одноклассники клевали носами, покачивая головами. Кто-то уткнулся лицом в парту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парта в правом углу сиротливо пустовала…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(А…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полусне подумал Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Там… чьё это место? Сегодня… нет того, кто отсутствует… хотя не должно быть…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, я что-то забыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ужасно хочется спать…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учительница Румико смотрит на него. С каким-то изучающим выражением…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спасибо, Акира-кун. — лицо прошептавшей это девушки на миг промелькнуло в сознании, но тут же исчезло в тяжёлой тьме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,83 +2478,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Колосья риса тяжело клонились к земле, золотом колыхаясь в закатном небе. Где-то квакали лягушки. Вдалеке, за тонкими облаками, смутно виднелись две вершины горы Цукуба. Сегодня ему удалось перехватить у Эрики кровь в суматохе, так что мать, похоже, не упрекнёт. Акира, чувствуя на щеках осенний ветер, направился домой.</w:t>
-[...31 lines deleted...]
-        <w:t>Ему пришлось некоторое время идти вместе с Кэйсукэ и его компанией, которые шумно направлялись к святилищу. Среди них был и Хаята.</w:t>
+        <w:t>Колосья риса тяжело клонились вниз и золотисто колыхались в закатных лучах. Где-то квакали лягушки. Вдали, за тонкими облаками, смутно виднелись двойные пики горы Цукуба. Благодаря тому, что сегодня в суматохе ему удалось получить кровь от Эрики, похоже, мать не будет его ругать. Чувствуя на щеках осенний ветер, Акира возвращался домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какое-то время ему было по пути с Кэйсукэ и его свитой, которые шумно направлялись к храму. Среди них был и Хаята.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,275 +2574,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А… вон там.</w:t>
-[...223 lines deleted...]
-        <w:t>На тропинке было две нечистые собаки. Одна сидела на корточках и не двигалась, а другая, волоча тело, приближалась. Издавая звуки, похожие на скулёж и фырканье, когда собака ластится (или это было дыхание?), она выползла на дорогу. И вдруг заговорила:</w:t>
+        <w:t>— А… вон то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Посмотрев, куда он указывал, Акира увидел, что на межевой дорожке застряло что-то вроде тряпки. Оно двигалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, может, это собака?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я первый раз вижу…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дурак, ты же видел на экскурсии по обществознанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира тоже остановился и вместе с ними стал разглядывать это существо. Акира тоже видел их вблизи впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Грязные псы… Они умнее собак, ловчее и послушнее обезьян, поэтому их используют как рабочих животных на заводах. Да, Акира тоже видел их только однажды на заводе, куда они ездили на автобусе на экскурсию по обществознанию — через стекло он смотрел, как группа грязных псов ловко управлялась со швейными машинками. Те, что он видел тогда, кажутся ему, были крупнее… Те, что были перед ним, все были меньше Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На межевой дорожке было два пса. Один сидел неподвижно, свернувшись калачиком, а другой, словно волоча тело, приближался. Издавая звуки, похожие на скулёж собаки, когда она ластится (или это был звук дыхания?), он выполз на дорогу. И вдруг заговорил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,83 +2862,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Произношение было нечётким, будто она говорила с набитым ртом. Но это было очень похоже на человеческую речь. К тому же голос был высоким и чистым, как у ребёнка…</w:t>
-[...31 lines deleted...]
-        <w:t>— Та… фу… эте…</w:t>
+        <w:t>Говорил он неразборчиво, будто набив рот чем-то. Но это определённо было похоже на человеческую речь. К тому же голос был высоким и чистым, как у ребёнка…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Та, фу, эте…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,595 +2958,499 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хаята, пятясь назад, сказал:</w:t>
-[...543 lines deleted...]
-        <w:t>Несколько жутких мгновений… Акира и правда подумал, что его сейчас съедят. Дыхание ударяло в ухо. Пахло чем-то вроде сельдерея или полыни…</w:t>
+        <w:t>Хаята, пятясь назад, сказал: «Говорят же, нельзя приближаться к грязным псам».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего ты, боишься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэйсукэ усмехнулся, делая вид, что храбрится. «Да что они, такие».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно Кэйсукэ пнул этого маленького грязного пса, и Акира перевёл дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй…! Ты что творишь?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кэйсукэ обернулся к Акире и насмешливо фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что творю? Воспитываю. Ты что, не знаешь? Собакам нельзя ходить по дороге. Вот, пусть сидят в грязи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда пёс, несмотря ни на что, попытался приблизиться, Кэйсукэ снова пнул его. Увидев на изношенной тряпке, в которую тот был одет, не только грязь, но и тёмно-красные пятна, похожие на запёкшуюся кровь, Акира вклинился между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекрати! Он же ранен!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент пёс — то ли лапой, то ли рукой — с невероятной силой вцепился Акире в спину. Когти впились в плечо, в шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ай… твою…!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От боли Акира невольно вскрикнул. Кожа порвалась, потекла кровь. Тяжесть пса навалилась на спину, и Акира упал на обочину дороги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С криком «Ва!» дети разбежались кто куда, словно рассыпавшиеся паучки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было слышно, как кричит Кэйсукэ… «Акиру сожрали! Его сожрал грязный пёс!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько леденящих мгновений… Акира подумал, что его и правда съедят. Дыхание «фу-фу» касалось уха. Пахло чем-то вроде сельдерея или полыни…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,83 +3502,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Аки… акира…</w:t>
-[...31 lines deleted...]
-        <w:t>Она заговорила.</w:t>
+        <w:t>— Акиа… акия…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это существо заговорило.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,371 +3598,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Акира.</w:t>
-[...319 lines deleted...]
-        <w:t>— Погоди, я не понимаю, когда ты так быстро говоришь. Сначала слезь, — прошептал Акира.</w:t>
+        <w:t>— Акия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира перевёл дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели… ты, это… «Акира» говоришь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он знал, что они понимают человеческую речь, но не знал, что они умеют говорить. И к тому же, понять слово, услышанное лишь краем уха, и использовать его как имя…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их взгляды встретились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из глаз, чёрных, с сильным блеском, катились слёзы, стекали по подбородку и падали на Акиру. Лицо было искажено странными неровностями, вытянуто, но сейчас оно казалось человеческим лицом…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты… плачешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Та, у, эте. Акия. Тафукэтэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Помоги», — говорил он. Но слова пса, по мере того как он говорил, дрожали, путались, становились торопливыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акутага. *ндэ, угованай. Роухитэ **ваяянай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди, я не пойму, если ты так быстро говоришь. Сначала слезь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— прошептал Акира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,371 +4014,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нехотя собака слезла с тела Акиры, но не отпустила вцепившуюся «руку».</w:t>
-[...319 lines deleted...]
-        <w:t>— Не-ет! My-coр, не у-ми-рай! До-мой, ве-рнись… Ве-рнись!!</w:t>
+        <w:t>Нехотя, но пёс слез с тела Акиры, но не отпустил «руку», которой вцепился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да. Как ни посмотри, он похож на человека…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акута, — указал он на другого пса, свернувшегося на меже. Из потёртой ткани, прижатой к земле, торчала маленькая, искривлённая передняя лапа, а может, рука, изогнутая так, словно скребла землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тафукэтэ…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не обращая внимания на то, что кеды пачкаются в грязи, Акира сошёл с дороги и приблизился к псу на меже. Ветер гладил завитую гриву на его спине (гриву, или, может, волосы?), он был совершенно неподвижен. Не было даже признаков дыхания…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира протянул руку и поднёс её к его морде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не дышал…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мёртв…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошептал он. Пёс, рыдая, словно крича, сильно затряс тело Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я! Акута, инанай… оэто, каэру… каэру!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,403 +4366,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира осторожно погладил худую спину, которая, вцепившись в грудь его спортивной формы, сотрясалась от рыданий. Несмотря на торчащие кости и неестественные бугры, тело было тёплым.</w:t>
-[...351 lines deleted...]
-        <w:t>— Касу… Отброс?</w:t>
+        <w:t>Акира осторожно погладил худую спину пса, который, вцепившись в грудь его спортивной формы, рыдал. Несмотря на выступающие кости и неестественные неровности, тело было тёплым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акияа…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— всхлипывая, пёс тёрся мордой о грудь Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Роуфуэба ийно, оэ…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нельзя же нам здесь оставаться… Ты ранен…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гладя его по голове, как ластящуюся собаку, Акира вздохнул. Это не то же самое, что подобрать собаку… Но и оставить его не было сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, пошли ко мне. Сегодня у матери ночная смена…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он сказал это, пёс вцепился в его руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты, как тебя зовут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пёс прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оэ… касу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Касу… Касу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4846,275 +4782,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Правда Отброс? Другого имени нет?</w:t>
-[...223 lines deleted...]
-        <w:t>— Го-лос… мо-е-го име-ни.</w:t>
+        <w:t>— Правда Касу? Другого имени нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира не знал, какие имена дают грязным псам. Неужели их всегда называют такими оскорбительными кличками?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Настоящее имя… есть… но, голоса, нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То есть, не можешь сказать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Голоса, нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это значит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пёс сложил перед грудью руки и замысловато пошевелил ими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Голос, моё имя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5134,51 +5070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира удивился и посмотрел на маленькую собаку в упор.</w:t>
+        <w:t>Акира удивился и посмотрел на маленького пса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5198,179 +5134,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Го-во-рить… труд-но. Жес-та-ми го-во-рю.</w:t>
-[...127 lines deleted...]
-        <w:t>— А?</w:t>
+        <w:t>— Голосом, трудно. Говорю руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм-м…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира, всё ещё сидя на корточках, пристально смотрел в чёрные глаза пса. Его лицо было уродливо искажено странными неровностями, но в глазах, смотревших на него в ответ, была прозрачная чернота и неподдельная искренность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь повторить то, что сейчас показал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5390,83 +5326,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В ответ на эти слова собака медленно подняла правую руку от груди вверх, разжимая один за другим пальцы.</w:t>
-[...31 lines deleted...]
-        <w:t>— Хм… Цветок распускается? Нет. Дерево тянется вверх…? Словно почка распускается.</w:t>
+        <w:t>В ответ на эти слова пёс медленно поднял правую руку от груди вверх, одновременно разжимая пальцы один за другим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так… место, где цветёт цветок? Нет. Дерево, которое тянется вверх…? Что-то вроде ростка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5486,371 +5422,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да! Это… мо-ё имя…!</w:t>
-[...319 lines deleted...]
-        <w:t>— скривившись от боли в руке, Акира мягко усмехнулся.</w:t>
+        <w:t>— Да! Это, моё имя…!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дерево? Растущее дерево.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, угу…!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, хорошее имя…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взяв его за руку, чтобы помочь встать, Акира сказал пришедшую в голову мысль:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, можно я буду звать тебя Ицуки? В смысле «дерево». Ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После мгновенной паузы рука, сжимающая руку Акиры, напряглась до боли. От такой силы Акира невольно застонал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уэщиий… уращиий, оэ, ицуки, уэщиий. Ицуки. Акия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что, рад?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— морщась от боли в руке, Акира тихо рассмеялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5870,211 +5774,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Дерево» яростно ткнулась головой ему под мышку.</w:t>
-[...159 lines deleted...]
-        <w:t>https://новел18.сёсэцу.ком/н7022лг/</w:t>
+        <w:t>«Дерево» с силой потёрлось головой под мышку Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уэщиий. Акия, оэ, ицуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, в этот момент у Акиры была только одна мысль: «Ко мне привязалось что-то странное».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>———</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец-то появилось «Дерево»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этого момента сюжет будет разворачиваться вокруг этих двоих ♫</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если вам понравилось, я буду плакать от радости, если вы поддержите меня подпиской, звёздочками и отзывами!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Версия на Какуёме — это в основном хоррор-фантастика, довольно целомудренные братские отношения + α, но каноничная версия — в МунРе, густая и страстная чистая любовь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем, кому нравится БЛ, также сюда. (Кстати, концовка отличается)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【R18】【Реквием по Гарпии】 — Преодолев запрет, прикоснуться к душе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дистопия, хоррор × История о чудовищных вампирах × Чистая любовь между разными расами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://novel18.syosetu.com/n7022lg/</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>