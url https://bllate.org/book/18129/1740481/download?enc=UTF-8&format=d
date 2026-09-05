--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,243 +14,243 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1 (Осень 2020 года)</w:t>
-[...191 lines deleted...]
-        <w:t>— Акира! Ты уже проснулся? Завтракай давай!</w:t>
+        <w:t>Глава 2. Один (2020, осень)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, мне приснился очень неприятный сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, там появился отец... И ещё — отвратительный запах чудовища, такой живой... будто я на самом деле его ощущал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Хотя таких вещей со мной не должно было случаться).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отец погиб в аварии, когда я был маленьким. Он работал в городском отделе по чрезвычайным ситуациям. Его лицо я точно помню... И ещё — когда он превращался, чтобы сражаться с ночными жуками, его струящиеся, длинные, как у ласточки, крылья-лезвия... И то, как он, расправив их, взмывал в небо...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голову пронзила острая, выворачивающая наизнанку боль, и Акира тихо вскрикнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира! Ты проснулся? Завтракай давай!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,147 +270,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира медленно поднялся и, всё ещё в пижаме, спустился по лестнице.</w:t>
-[...95 lines deleted...]
-        <w:t>Те крылья отца из сна… в памяти всплыл их зловещий контур — неестественно широко распахнутые, словно кости прорвали кожу и вытянулись наружу. Акира тряхнул головой, отгоняя видение.</w:t>
+        <w:t>Акира медленно поднялся и, не снимая пижамы, спустился по лестнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На подоконник падал утренний свет, отражаясь от фотографии отца. Цветы, которые мама иногда, вспомнив, ставила рядом, сегодня, видимо из-за сезона, были ярко-красными кладбищенскими лилиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отец, который, будучи сотрудником отдела по чрезвычайным ситуациям, защищал город от ночных жуков... В детстве я восхищался этими крыльями-лезвиями. Хотел стать таким, как он... Это чувство до сих пор где-то живёт в моей груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крылья отца из сна... неестественно широко расправленные, их зловещий контур, будто кости прорвали кожу и вытянулись наружу, всплыл в сознании, и Акира отогнал это видение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,243 +430,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Голова немного болит.</w:t>
-[...191 lines deleted...]
-        <w:t>— Я же тебе постоянно говорю… Найди себе друзей!</w:t>
+        <w:t>— Голова что-то болит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать нахмурила свои красиво очерченные брови. Она быстро протянула ему градусник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай, измерь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Градусник показывал ровно тридцать семь градусов. Мать нахмурилась ещё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира. Ты нормально получаешь кровь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира промолчал. Он знал, что в классе его исключили из круга тех, кто делится кровью. Кроме редких случаев, когда подруга детства Эрика по капризу соглашалась дать ему кровь, он в последнее время ни с кем этого не делал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же тебе постоянно говорю... Заведи себе друзей!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,115 +750,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ничего…</w:t>
-[...63 lines deleted...]
-        <w:t>— На, пей.</w:t>
+        <w:t>— Ничего...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать приложила кончик острого клыка к указательному пальцу и сделала крошечный прокол, будто укололась иголкой. На слегка огрубевшем пальце набухла и собралась в каплю красная кровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай, пей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,211 +878,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А что делать? Другого выхода нет!</w:t>
-[...159 lines deleted...]
-        <w:t>— голос мамы стал серьёзным, дрогнул, будто от обиды, и оборвался.</w:t>
+        <w:t>— А что ещё делать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздражённо сказала мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— От родственников эффект слабый, но это лучше, чем ничего... Давай быстрее, а то свернётся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неохотно Акира прикоснулся губами к пальцу матери и высосал кровь. На языке лопнула кислинка, головная боль начала отступать. Пахло привычным кремом для рук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял? Заведи друзей. ...Иначе ты тоже...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос матери был серьёзным, искажённым болью, а затем затих.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,275 +1102,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мама вздохнула.</w:t>
-[...223 lines deleted...]
-        <w:t>Схватив телефон и сумку, она улыбнулась Акире.</w:t>
+        <w:t>Мать вздохнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не можешь же ты вечно получать кровь только от матери. Ну что, полегчало?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Головная боль действительно прошла. Градусник показывал тридцать шесть и пять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если всё в порядке, быстро ешь, одевайся. Мама сегодня уходит пораньше. Дверь запереть сможешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну всё, — мать мягко улыбнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Счастливо, хорошо учись. В день спортивного праздника я взяла отгул. Подумай, что хочешь в бенто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Схватив в спешке телефон и сумку, она улыбнулась Акире.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,83 +1422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Акира не знал, то ли это английское образование, то ли что, но этот ритуал был чем-то вроде их с мамой тайного кода, и ему это нравилось. Съев глазунью, которую мама почти всегда пережаривала, и салат, он переоделся в спортивную форму, висевшую в гостиной.</w:t>
-[...31 lines deleted...]
-        <w:t>Запирая дверь ключом на шее, он заметил соседей — госпожу Карасуда и госпожу Гачууи — беседующих через забор. Само по себе это было обычным зрелищем, но когда жена Карасуды увидела Акиру и сразу понизила голос, ему это показалось подозрительным.</w:t>
+        <w:t>То ли английское обучение, то ли ещё что — неважно, но поддерживать эту игру, похожую на их с матерью шифр, ему не было неприятно. Акира съел яичницу-глазунью (мама, как обычно, немного пережарила её) и салат, затем переоделся в спортивную форму, которую сушили в гостиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запирая дверь ключом, висевшим на шее, он заметил соседей, госпожу Карасуду и госпожу Гаманакай, болтающих через забор. Само по себе это было обычным зрелищем, но его задело, что как только жена Карасуды увидела Акиру, она понизила голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он нарочно поздоровался громко.</w:t>
+        <w:t>Нарочно громко поздоровался он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,83 +1582,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Их улыбки казались какими-то натянутыми — может, ему показалось?</w:t>
-[...31 lines deleted...]
-        <w:t>— Какой молодец, сам ключ закрываешь… Вы с Эмико-сан не бедствуете? Если что — сразу говори.</w:t>
+        <w:t>Её улыбка казалась какой-то наигранной — может, показалось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой ты молодец, сам запираешь дверь... Вы с Эмико-сан, наверное, нелегко справляетесь? Если что — сразу говори.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,115 +1678,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Привык?.. Акира, прошло ведь всего ничего с тех пор, как Макото-сан…</w:t>
-[...63 lines deleted...]
-        <w:t>Акира нахмурился.</w:t>
+        <w:t>— Привык... Но ведь твой отец, Макото, он стал таким всего...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слово, сорвавшееся с губ госпожи Карасуды, заставило Акиру нахмуриться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,339 +1774,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Макото — так звали отца.</w:t>
-[...287 lines deleted...]
-        <w:t>Действительно, если не побежать, можно не успеть. Опоздание на утреннее измерение температуры могло вызвать неприятности.</w:t>
+        <w:t>Макото — это имя отца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, госпожа Карасуда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Гаманакай дёрнула её за рукав. Госпожа Карасуда прикрыла рот рукой и улыбнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, правда, ты же у нас привык, Акира-кун... Прости за глупые слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это значит? Вы что-то знаете об отце?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира настаивал. У госпожи Карасуды было лицо, будто она вот-вот заплачет, и она положила руку на худое плечо Акиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, тётя ошиблась. Старость — плохая штука, всяких воспоминаний понаплывает... Прости, что напомнила тебе о неприятном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну всё, опоздаешь же, Акира-тян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подхватила госпожа Гаманакай. И правда, время было такое, что если не побежать, можно не успеть. А если опоздать к утреннему измерению температуры, будут неприятности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,755 +2094,659 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они помахали с улыбками. Госпожа Гачууи добавила:</w:t>
-[...703 lines deleted...]
-        <w:t>В углу класса подняла руку девочка.</w:t>
+        <w:t>Они, улыбнувшись, помахали руками. Госпожа Гаманакай добавила: — Заведи побольше друзей и хорошо ешь школьный обед. И молоко не оставляй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставив в груди неприятное чувство, похожее на камешек, Акира ответил «Да-а» и побежал. В ранце загремела линейка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Акира сел на своё место, как раз начали раздавать градусники. Их классный руководитель, госпожа Румико, слегка нахмурилась, увидев Акиру, но вслух сказала только: «Так, все, пусть сосед запишет температуру на доску».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было обидно думать, что его считают любимчиком, но госпожа Румико, несомненно, была неестественно добра... Наверное, потому, что его отец «стал таким», решил Акира, и она считает его жалким. Раньше, если бы он опоздал, его бы, даже улыбаясь, безжалостно отчитали...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Странно...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голова снова заныла, словно сверлили изнутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Отец умер много лет назад... Когда же госпожа Румико была строгой?... Когда это было...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал, что все вокруг начали держаться от него на расстоянии из-за того, что госпожа Румико его выделяет. И потому, что отец «стал таким»...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(...А когда же мы играли все вместе... когда это было?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воспоминания были ненадёжны, словно в тумане, расплывались. Каждый раз, когда он пытался вспомнить, в голове начинало свербеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может, ему не хватает полученной крови...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не соглашается быть его донором, и он получает кровь только от матери, поэтому эффект слабый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(...С каких пор?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У Акиры-куна сегодня тоже нормальная температура. Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв взгляд, он увидел улыбающуюся Румико, которая обходила ряды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Итак, все. Следить за здоровьем — основа жизни. А ранний отход ко сну, ранний подъём и достаточное получение крови — основа контроля за здоровьем! Найдите себе партнёра по крови, и по возможности каждый день, как минимум раз в неделю, получайте кровь от друга. Тем, у кого температура, в школу приходить нельзя. Поняли все?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да-а-а», — хором ответили дети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так, отвечающие за здоровье, соберите данные! У нас тренировка к спортивному празднику, так что шевелимся побыстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С края класса подняла руку девочка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,115 +2766,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В классе поднялся шумок.</w:t>
-[...63 lines deleted...]
-        <w:t>— Ой… Семь и пять. Сегодня, пожалуй, лучше отдохнуть. Ты как следует принимаешь кровь?</w:t>
+        <w:t>В классе прошелестел гул волнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа Румико подошла к девочке с температурой и мягко положила руку ей на плечо. Заглянула в градусник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох... Тридцать семь и пять, да. Сегодня, наверное, лучше отдохнуть. Ты нормально получаешь кровь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я… я у мамы…</w:t>
+        <w:t>— Я... я у мамы...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,83 +2958,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Я и не знал», — подумал Акира. Выходит, были и другие дети, у которых не было партнёра по крови и которые из-за этого страдали.</w:t>
-[...31 lines deleted...]
-        <w:t>— Кто-нибудь может дать кровь Юи-сан?</w:t>
+        <w:t>«Я и не знал», — подумал Акира. Оказывается, кроме него, были и другие дети, у которых нет партнёра по крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-нибудь может поделиться кровью с Юи-сан?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,1043 +3086,1011 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо. Прошу тебя. Остальные собираются на школьном дворе. Кто не сходил в туалет — сходите!</w:t>
-[...991 lines deleted...]
-        <w:t>— Спасибо тебе, Акира-кун…</w:t>
+        <w:t>— Хорошо. Прошу тебя. Остальные собираются на школьном дворе. Не забудьте сходить в туалет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этим бодрым, переключающим внимание голосом ученики пятого класса «А» начали выходить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Я опоздал), — подумал Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, наверное, Юи скорее захочет получать кровь от Эрики, которая находится в центре класса и дружит и с девочками, и с мальчиками, чем от такого, как он...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он услышал это случайно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Забыв кепку, Акира трусцой возвращался в класс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за колонны в коридоре донёсся всхлипывающий голос...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... ведь сказала, что поделишься кровью...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо девушки, стоявшей с опущенной головой, скрывали прямые чёрные волосы, спадавшие занавесом. Напротив неё Эрика, покачивая каштановыми кудряшками, резко бросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, я не хочу, дура. Получение крови — это же взаимное даяние, верно? Не знаю, малокровие у тебя или что, но тот, кто только берёт... Мне такое, правда, противно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Про... прости... прости... но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы извинениями всё решалось, было бы просто. Ну и?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ч... что же мне делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Попроси как следует. Давай, ты ведь хочешь моей крови, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У... угу... х... хочу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так я тебе говорю — попроси! Попробуй попросить! Ты что, тупая?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Акира сам не заметил, как шагнул вперёд. Увидев его лицо, Эрика в замешательстве отступила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... Акира...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Использовать болезнь, чтобы издеваться — это низко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выплюнув эти слова, сказал Акира. Сам он не получал кровь, поэтому в его словах звучал гнев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего?! Это же правда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если правда, есть вещи, за которые нельзя винить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно стряхивая его взгляд, Эрика развернулась на каблуках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм! Самый отвратительный тут ты, Акира. Я, думая, что ты жалкий, иногда делилась с тобой кровью... но теперь — всё, я тебя не знаю. Пусть тебя сожрут ночные жуки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юи издала звук, похожий на всхлип. Её лицо было совершенно бледным. Даже не взглянув на неё, Эрика, будто это её обидели, быстро убежала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Суеверие какое-то, глупость, — сказал Акира и легко прикоснулся клыком к указательному пальцу. Красная капелька крови набухла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юи дрожащей рукой взяла его ладонь и прильнула губами к пальцу. Бледность на её лице сменилась румянцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Тебе ведь в медкабинет? Я провожу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он грубовато отдёрнул руку. Юи пристально посмотрела на Акиру, и, не сдерживая слёз, улыбнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, Акира-кун...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>