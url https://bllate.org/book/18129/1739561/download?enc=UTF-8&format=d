--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пролог</w:t>
+        <w:t>Глава 1. Пролог</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -78,211 +78,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Привычная мелодия «Дороги домой» с её печальным звучанием отражалась от динамиков по всему городу, создавая лёгкий диссонанс, и разносилась повсюду.</w:t>
-[...159 lines deleted...]
-        <w:t>Улыбка, скользнувшая по щеке мальчика, на мгновение исчезла.</w:t>
+        <w:t>Привычная мелодия «Дороги домой»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— её печальное звучание, отражаясь от громкоговорителей по всему городу, разносилось, создавая лёгкий диссонанс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сколько же я проспал…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда последние звуки растворились в вечернем небе, Мидзуно Акира медленно приоткрыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сквозь полуистлевшую решётчатую дверь проникали медные лучи заката, заставляя танцевать в воздухе сверкающие пылинки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я спал… Никому не пришло в голову обыскивать это разрушенное храмовое помещение, и Акиру не нашли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Я победил)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка, мелькнувшая на лице мальчика, мгновенно исчезла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,723 +398,819 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не слышно ни голоса Кэйсукэ, который был демоном, ни других детей, которых, должно быть, уже нашли.</w:t>
-[...671 lines deleted...]
-        <w:t>(Самое близкое убежище…)</w:t>
+        <w:t>Не слышно ни голоса Кэйсукэ, ни голосов других детей, которых должны были найти раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Может, они не нашли меня и, сдавшись, ушли первыми…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он подумал об этом, в ушах снова зазвучала пронзительная хриплая мелодия, доносившаяся из дальних громкоговорителей, которую он услышал, когда только начал просыпаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Проклятье)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Горло Акиры, невольно вдохнувшего воздух, издало хриплый звук, похожий на треснувшую дудку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Надо возвращаться…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По спине медленно расползался холодный пот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Придёт лже-козодой)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это сказал Кэйсукэ? Нет, первой это могла сказать Эрика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(К тем, кто нарушает правила, приходит лже-козодой)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Под его вывернутыми перьями — тьма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Он летит с плачем, глубокой ночью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Плачет не козодой,)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(а проглоченные им дети…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глупо вспоминать такие детские страшилки и пугаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас есть опасность куда более реальная, чем страшилки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тихонько толкнул разрушенную решётчатую дверь. Несмотря на все предосторожности, ослабленная решётка заскрипела, и одна из планок, жалобно застонав, сломалась. В то же время поднявшаяся пыль попала прямо в дыхательные пути, и Акира, сильно кашляя, начал задыхаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осенние цикады звенели в высокой траве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Надо возвращаться. Быстро… тихо)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, сколько бы он ни торопился, кашель никак не проходил. В этот момент ближайший громкоговоритель издал шипящий шум и выплюнул хорошо знакомый голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э-э… Говорит служба гражданской обороны… гражданской обороны… город Инасики…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Объявлено… предупреждение о нашествии тварей… уровень два…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жителям, находящимся на улице… немедленно… укрыться в зданиях с уровнем защиты не ниже третьего или в ближайших… защитных укрытиях… Повторяю…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сглотнув слюну, Акира побежал. По сухой земле застучали ботинки. Он отчаянно перебирал ногами, но территория храма была широкой, и до боковой улицы было не добраться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Ближайшее защитное укрытие…)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он знал, что было бы быстрее превратиться в крылья и улететь, но это могло привлечь ненужное внимание.</w:t>
+        <w:t>Он понимал, что было бы быстрее выпустить крылья и полететь, но это могло привлечь ненужное внимание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,211 +1294,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Воздух резко похолодел. С неба подул удушливый, зловонный ветер. Этот запах, раздражающий нос и горло… да, это запах гнилого мяса.</w:t>
-[...159 lines deleted...]
-        <w:t>Нужно бежать.</w:t>
+        <w:t>Воздух резко похолодел. С неба подул удушливый, зловонный ветер. Этот резкий запах, щиплющий нос и горло… да, это запах гнилого мяса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он, дрожа всем телом, попытался сбежать по каменным ступеням, небо внезапно потемнело, и пришло «Оно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была многоножка — ночная тварь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Множество ног, скрежеща, шевелилось на членистых сегментах тела, а клюв, похожий на клыки, шевелился, источая слизь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А за ней, мерцая бледно-голубым светом, бесчисленные ночные твари, похожие на слизней, пытались окружить Акиру. Сквозь полупрозрачные тела была видна даже струящаяся чёрная жидкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ноги онемели, и крик вырвался из горла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нужно было бежать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,339 +1550,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нельзя кричать — это только разозлит их…</w:t>
-[...287 lines deleted...]
-        <w:t>«Акира».</w:t>
+        <w:t>Нельзя было кричать, это только разозлило бы их…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не мог сдержать вопль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Огромные ноги многоножки обвились вокруг Акиры, повалив его на каменные ступени. Он сильно ударился головой, и на мгновение сознание померкло. Вонючая жидкость капала сверху на голову; подняв взгляд, он увидел, как красно-чёрный клюв раскрылся в стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В углу поля зрения мелькнуло что-то серебряное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он понял, что это «Крылья-лезвия», многоножка перед ним разлетелась на куски, и на Акиру хлынула зловонная жидкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Папа, — позвал Акира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты цел, Акира…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отец слегка улыбнулся, но лицо его было бледным. Акира хотел броситься к нему, но заколебался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крылья-лезвия отца неестественно вытянулись, отбрасывая длинную тень; из натянутой кожи торчали кости, кровоточа, и они превратились в нечто, похожее на искривлённое дерево…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Акира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>