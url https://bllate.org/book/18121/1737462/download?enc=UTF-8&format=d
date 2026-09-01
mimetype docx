--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -926,99 +926,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прислужники, дежурившие на улице, без сомнения, слышали восторги своего господина. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как всегда в такие моменты, он разволновался, как мальчик, и не смог скрыть румянца. Он бросился вперед - и вот уже его пальцы ласкают...</w:t>
+        <w:t>Как всегда в такие моменты, он разволновался, как мальчик, и не смог скрыть румянца. Он бросился вперед - и вот уже его нетерпеливые пальцы ласкают...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>... ласкают... </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>... ласкают... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>... и ласкают гладкую, прохладную, упругую, изящно выкованную поверхность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лиу ЧхэнФэн только успел отскочить с его дороги, иначе Ли ЧжиФань снес бы его на ходу. </w:t>
+        <w:t>Лиу ЧхэнФэн только успел отскочить с его дороги, иначе Ли ЧжиФань снес бы его на бегу. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Ли ЧжиФань, млея от восторга и не отрывая влюбленного взгляда от клинка:) - Это тот самый драгоценный меч, который ты обещала достать для меня? Какая красота!.. Но как, интересно, тебе удается добывать такие сокровища?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1150,83 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>конец главы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>--------------------------------------</w:t>
-[...31 lines deleted...]
-        <w:t>Тысяча благодарностей благодетелям, поставившим лайки и звезды на титуле проекта.</w:t>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>