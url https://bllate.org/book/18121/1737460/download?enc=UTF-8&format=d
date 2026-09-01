--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -430,131 +430,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Лиу ЧхэнФэн:) - Если только... Ха-ха! Если мы устроим скандал в гареме, император вынужден будет выбрать себе королеву, чтобы она в дальнейшем управлялась с его курятником! Вот тогда ФунФун никто больше не посмеет обижать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Воображение Лиу ЧхэнФэна нарисовало ему императора и его сестренку, облаченных в великолепные красные свадебные наряды и глупых телок из гарема, валяющихся у них в ногах и прославляющих новую королеву... Её Величество Королева Лиу!</w:t>
+        <w:t>Воображение Лиу ЧхэнФэна нарисовало ему императора и его сестренку, облаченных в великолепные красные свадебные наряды и глупых телок из гарема, валяющихся у них в ногах и прославляющих новую королеву... Её Величество Императрицу Лиу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Лиу ЧхэнФэн:) - Надо поскорей написать сестренке и успокоить ее. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он снова взялся за кисточку. "Не переживай, моя дорогая сестра, ты скоро будешь королевой..." Он засунул записку за колечко на лапке голубя, нежно потискал его, поцеловал на прощание и выкинул за окошко.</w:t>
+        <w:t>Он снова взялся за кисточку. "Не переживай, моя дорогая сестра, ты скоро будешь императрицей..." Он засунул записку за колечко на лапке голубя, нежно потискал его, поцеловал на прощание и выкинул за окошко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Какой-то маньяк, - подумал голубь, радостно улетая восвояси.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>конец главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>